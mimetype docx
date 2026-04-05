--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1801,386 +1801,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating risks of hybrid rice use in slope agriculture</w:t>
+                <w:t xml:space="preserve">Effets du sous-solage sur les propriétés physiques et le stock d'eau des sols nus de brousse tigrée de l'Ouest du Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. d'Angelo</w:t>
+                <w:t xml:space="preserve">A. Ingatan Warzagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. S. Palmate</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Bouzou Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vandervaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malam Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boubacar Na-Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography and Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoires, Sociétés et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.55-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079885v1</w:t>
+                <w:t xml:space="preserve">hal-04132950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate variability modes on trend and interannual variability of sea level near the West African coast</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marchesiello</w:t>
+                <w:t xml:space="preserve">Mitigating risks of hybrid rice use in slope agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Palmate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/AJEST2022.3173⟩</w:t>
+              <w:t xml:space="preserve">Geography and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), p. 1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geosus.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387897v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du sous-solage sur les propriétés physiques et le stock d'eau des sols nus de brousse tigrée de l'Ouest du Niger</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of climate variability modes on trend and interannual variability of sea level near the West African coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Vandervaere</w:t>
+                <w:t xml:space="preserve">A. Dièye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Malam Abdou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H.B. Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marchesiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires, Sociétés et Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJEST2022.3173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132950v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du sous-solage sur les propriétés physiques et le stock d'eau des sols nus de brousse tigrée de l'Ouest du Niger</w:t>
               </w:r>
@@ -2536,490 +2536,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal analysis of rain-NDVI relationship in lower and middle Casamance from 1982 to 2019</w:t>
+                <w:t xml:space="preserve">Analyse de quelques conséquences du conflit de Casamance sur les ressources forestières dans le département de Bignona (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safiétou Soumare</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">El Hadji Bamba Diaw</w:t>
+                <w:t xml:space="preserve">D.B. Boubacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Earth Systems Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41976-022-00078-1⟩</w:t>
+              <w:t xml:space="preserve">Cadernos de Estudos Africanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.265-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cea.6713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851092v1</w:t>
+                <w:t xml:space="preserve">hal-04222910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de quelques conséquences du conflit de Casamance sur les ressources forestières dans le département de Bignona (Sénégal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal analysis of rain-NDVI relationship in lower and middle Casamance from 1982 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safiétou Soumare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ababacar Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.B. Boubacar</w:t>
+                <w:t xml:space="preserve">El Hadji Bamba Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Estudos Africanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42, pp.265-287. </w:t>
+              <w:t xml:space="preserve">Remote Sensing in Earth Systems Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cea.6713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41976-022-00078-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222910v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrudescence des dégâts sur les ouvrages collectifs et problématique d'aménagement urbain : cas du quartier Zaria dans la ville de Maradi au Niger</w:t>
+                <w:t xml:space="preserve">Malaria Transmission in Sahelian African Regions, a Witness of Climate Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mamadou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Malam Abdou</w:t>
+                <w:t xml:space="preserve">Ronan Jambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Sanoussi Ibrahim</w:t>
+                <w:t xml:space="preserve">Medard Njedanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ibrahim Dan Tanin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geremy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinq Continents Revue Roumaine de Géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (16), pp.10105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191610105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639770v1</w:t>
+                <w:t xml:space="preserve">pasteur-04664807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria Transmission in Sahelian African Regions, a Witness of Climate Changes</w:t>
+                <w:t xml:space="preserve">Recrudescence des dégâts sur les ouvrages collectifs et problématique d'aménagement urbain : cas du quartier Zaria dans la ville de Maradi au Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Jambou</w:t>
+                <w:t xml:space="preserve">I. Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malam Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medard Njedanoun</w:t>
+                <w:t xml:space="preserve">M.M. Sanoussi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geremy Panthou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ibrahim Dan Tanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ibrahim Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cinq Continents Revue Roumaine de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (26), pp.213-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04664807v1</w:t>
+                <w:t xml:space="preserve">hal-04639770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des peuplements en forêt publique : nouvelles pistes de recherche, développement et innovation</w:t>
               </w:r>
@@ -3133,425 +3133,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité et résilience des socio-écosystèmes littoraux d'Afrique de l'Ouest : état des connaissances actuelles et interrogation sur le devenir du littoral sénégalo-bissau-guinéen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche cartographique de l'évolution du trait de côte dans l'estuaire de la Casamance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Solly</w:t>
+                <w:t xml:space="preserve">M. Thior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.D. Ba</w:t>
+                <w:t xml:space="preserve">A. Abou Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thior</w:t>
+                <w:t xml:space="preserve">I. Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H.B. Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/belgeo.50403⟩</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, [22 p. en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.5939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131476v1</w:t>
+                <w:t xml:space="preserve">hal-03769442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement du littoral de la Casamance : quels enjeux au regard de sa dynamique actuelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Vulnérabilité et résilience des socio-écosystèmes littoraux d'Afrique de l'Ouest : état des connaissances actuelles et interrogation sur le devenir du littoral sénégalo-bissau-guinéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H.B. Dièye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Solly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.D. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Caribéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.20839⟩</w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, en ligne [22 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.50403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131463v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche cartographique de l'évolution du trait de côte dans l'estuaire de la Casamance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">L'aménagement du littoral de la Casamance : quels enjeux au regard de sa dynamique actuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abou Sy</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cisse</w:t>
+                <w:t xml:space="preserve">C.T. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.H.B. Dieye</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131, [22 p. en ligne]. </w:t>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48, en ligne [19 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.5939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.20839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769442v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Changes in Hydroclimatic Patterns over Medium Niger River Basins at the Origin of the 2020 Flood in Niamey (Niger)</w:t>
               </w:r>
@@ -3684,51 +3684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La population d’Avicennia germinans du delta du Saloum est-elle relictuelle depuis la dernière période humide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3886,584 +3886,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des saisons agricoles au Sahel : analyse des données agro-climatiques versus vécu paysan, cas de la Région de Zinder, Niger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abba</w:t>
+                <w:t xml:space="preserve">Bakary Faty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amadou Boukary</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Paméla Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent A. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769279v1</w:t>
+                <w:t xml:space="preserve">hal-03082841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution morphologique du cordon sableux de la presqu'île aux oiseaux sur le littoral de la Casamance (Sénégal)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Barry</w:t>
+                <w:t xml:space="preserve">Inverse Estuaries in West Africa: Evidence of the Rainfall Recovery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancouba Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Thior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie-Paméla Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Demba Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Marocaine de Géomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12030647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769465v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Estuaries in West Africa: Evidence of the Rainfall Recovery?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des saisons agricoles au Sahel : analyse des données agro-climatiques versus vécu paysan, cas de la Région de Zinder, Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malam Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amadou Boukary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.83-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493792v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t>
+                <w:t xml:space="preserve">Evolution morphologique du cordon sableux de la presqu'île aux oiseaux sur le littoral de la Casamance (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent A. Lambert</w:t>
+                <w:t xml:space="preserve">A.A. Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H.B. Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Marocaine de Géomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.11-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082841v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des formes d'érosion hydrique dans les quartiers Zaria 1 et Mazadou Djika de la ville de Maradi (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Dan Tanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4514,64 +4514,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et adaptation paysannes à l'inconstance des saisons des pluies dans la région de Zinder (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Amadou Boukary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malam Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4743,51 +4743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctly assessing forest change in a priority West African mangrove ecosystem : 1986–2010 : an answer to Carney et al. (2014) paper “Assessing forest change in a priority West African mangrove ecosystem : 1986–2010”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4996,286 +4996,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Casamance inverse estuary : Impacts on water quality and agrosystems in islander area</w:t>
+                <w:t xml:space="preserve">Coastline dynamics of the northern Lower Casamance (Senegal) and southern Gambia littoral from 1968 to 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Thior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Abou Sy</w:t>
+                <w:t xml:space="preserve">T Dièye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidiane Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secou Omar Diedhiou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Samba Gomis</w:t>
+                <w:t xml:space="preserve">El Hadj B. Dièye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWASH &amp; TI : Environmental and Water Sciences, Public Health and Territorial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.103611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02867155v1</w:t>
+                <w:t xml:space="preserve">ird-02281200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastline dynamics of the northern Lower Casamance (Senegal) and southern Gambia littoral from 1968 to 2017</w:t>
+                <w:t xml:space="preserve">Low Casamance inverse estuary : Impacts on water quality and agrosystems in islander area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Thior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Abou Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Dièye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tidiane Sané</w:t>
+                <w:t xml:space="preserve">Secou Omar Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hadj B. Dièye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oumar Sy</w:t>
+                <w:t xml:space="preserve">Idrissa Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Samba Gomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWASH &amp; TI : Environmental and Water Sciences, Public Health and Territorial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02281200v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERISTIQUES GRANULOMETRIQUES ET DYNAMIQUE SEDIMENTAIRE ENTRE LES DIFFERENTES UNITES GEOMORPHOLOGIQUES DU LITTORAL DE LA CASAMANCE (SENEGAL)</w:t>
               </w:r>
@@ -5505,700 +5505,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes de mise en valeur des parcelles rizicoles dans le village de Colomba (département de Bignona), Sud du Sénégal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of satellite rainfall products for stream flow simulation in Gambia watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Faty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sane</w:t>
+                <w:t xml:space="preserve">Abdou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.B. Ba</w:t>
+                <w:t xml:space="preserve">Honoré Dacosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C.A.L. Fall</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salif Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (12), pp.501-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJEST2018.2551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792744v1</w:t>
+                <w:t xml:space="preserve">ird-02153112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in hydrological extremes in the Senegal and Niger Rivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contraintes de mise en valeur des parcelles rizicoles dans le village de Colomba (département de Bignona), Sud du Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Vischel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+                <w:t xml:space="preserve">Y. Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Blanchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B.B. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.A.L. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.134-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02404624v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of satellite rainfall products for stream flow simulation in Gambia watershed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bakary Faty</w:t>
+                <w:t xml:space="preserve">Trends in hydrological extremes in the Senegal and Niger Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wilcox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Ali</w:t>
+                <w:t xml:space="preserve">Theo Vischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérémy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Dacosta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salif Diop</w:t>
+                <w:t xml:space="preserve">Juliette Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 566, pp.531-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.07.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5897/AJEST2018.2551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-02153112v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques et essor djihadiste au Sahel : une approche critique pour des solutions adaptées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of surface hydrology in the Sahelo-Sudanian strip : an updated review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérémy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards géopolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w10060748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02157684v1</w:t>
+                <w:t xml:space="preserve">hal-01903846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of surface hydrology in the Sahelo-Sudanian strip : an updated review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changements climatiques et essor djihadiste au Sahel : une approche critique pour des solutions adaptées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards géopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w10060748⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01903846v1</w:t>
+                <w:t xml:space="preserve">ird-02157684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMMA-CATCH, a critical zone observatory in West Africa monitoring a megion in transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bouzou Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6655,51 +6655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHANGEMENT CLIMATIQUE, GEOMORPHOLOGIE ET INONDABILITE DE LA PLAINE ALLUVIALE DU FLEUVE NIGER A NIAMEY (NIGER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bouzou Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahari Ibrahim Mahamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6920,277 +6920,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution récente de la pluviométrie en Afrique de l'Ouest à travers deux régions : la Sénégambie et le bassin du Niger Moyen</w:t>
+                <w:t xml:space="preserve">Paradoxes et contrastes en Afrique de l'Ouest : impacts climatiques et anthropiques sur les écoulements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïda Diongue Niang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+                <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouph Sané</w:t>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Malam Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153162v1</w:t>
+                <w:t xml:space="preserve">ird-02153159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes et contrastes en Afrique de l'Ouest : impacts climatiques et anthropiques sur les écoulements</w:t>
+                <w:t xml:space="preserve">Évolution récente de la pluviométrie en Afrique de l'Ouest à travers deux régions : la Sénégambie et le bassin du Niger Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Genthon</w:t>
+                <w:t xml:space="preserve">Aïda Diongue Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérémy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peugeot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t>
+                <w:t xml:space="preserve">Youssouph Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
+              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153159v1</w:t>
+                <w:t xml:space="preserve">ird-02153162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation des sables métallifères du littoral casamançais (Sénégal) : un projet à risques</w:t>
               </w:r>
@@ -7689,51 +7689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sighomnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7810,64 +7810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des pluies de cumul élevé et recrudescence des crues depuis 1951 dans le bassin du Niger Moyen (Sahel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Diongue Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Dacosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7935,51 +7935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in Sahelian Rivers hydrograph : the case of recent red floods of the Niger River in the Niamey region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okechukwu Amogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8781,51 +8781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Souley Yero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malam Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (1), pp.1569-1607. </w:t>
@@ -8857,269 +8857,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARTUVI : un modèle sous SIG pour la cartographie des surfaces débardables en zone de montagne</w:t>
+                <w:t xml:space="preserve">Radar/rain-gauge comparisons on squall lines in Niamey, Niger for the AMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Clouet</w:t>
+                <w:t xml:space="preserve">B. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Berger</w:t>
+                <w:t xml:space="preserve">E.R. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Monnet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (S1), pp.289-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595092v1</w:t>
+                <w:t xml:space="preserve">ird-02153351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar/rain-gauge comparisons on squall lines in Niamey, Niger for the AMMA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CARTUVI : un modèle sous SIG pour la cartographie des surfaces débardables en zone de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gosset</w:t>
+                <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cazenave</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (2), pp.155-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02153351v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined measurements of 0-17(excess) and d-excess in African monsoon precipitation: Implications for evaluating convective parameterizations</w:t>
               </w:r>
@@ -9385,90 +9385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar/rain-gauge comparisons on squall lines in Niamey, Niger for the AMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. R. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9789,571 +9789,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00413374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term precipitation chemistry and wet deposition in a remote dry savanna site in Africa (Niger)</w:t>
+                <w:t xml:space="preserve">AMMA-CATCH studies in the Sahelian region of West-Africa: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Galy-Lacaux</w:t>
+                <w:t xml:space="preserve">T. Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Laouali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Descroix</w:t>
+                <w:t xml:space="preserve">S. Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gobron</w:t>
+                <w:t xml:space="preserve">N. Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Liousse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (5), pp.1579-1595. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-9-1579-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00412559v1</w:t>
+                <w:t xml:space="preserve">ird-00392544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERS scatterometer surface soil moisture analysis of two sites in the south and north of the Sahel region of West Africa</w:t>
+                <w:t xml:space="preserve">Long term precipitation chemistry and wet deposition in a remote dry savanna site in Africa (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+                <w:t xml:space="preserve">Corinne Galy-Lacaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pardé</w:t>
+                <w:t xml:space="preserve">D. Laouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
+                <w:t xml:space="preserve">N. Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Baup</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.253-261. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (5), pp.1579-1595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.11.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-1579-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00406277v1</w:t>
+                <w:t xml:space="preserve">insu-00412559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological modelling and associated microwave emission of a semi-arid region in South-western Niger</w:t>
+                <w:t xml:space="preserve">ERS scatterometer surface soil moisture analysis of two sites in the south and north of the Sahel region of West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Cappelaere</w:t>
+                <w:t xml:space="preserve">M. Pardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Descroix</w:t>
+                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.262-272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.003⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00413353v1</w:t>
+                <w:t xml:space="preserve">ird-00406277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMMA-CATCH studies in the Sahelian region of West-Africa: an overview</w:t>
+                <w:t xml:space="preserve">Hydrological modelling and associated microwave emission of a semi-arid region in South-western Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lebel</w:t>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hanan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Kergoat</w:t>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.1-34. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.262-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.03.020⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00392544v1</w:t>
+                <w:t xml:space="preserve">insu-00413353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AMMA-CATCH experiment in the cultivated Sahelian area of south-west Niger : investigating water cycle response to a fluctuating climate and changing environment</w:t>
               </w:r>
@@ -10683,51 +10683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 375 (1-2), pp.287-295. </w:t>
@@ -11039,282 +11039,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What controls the isotopic composition of the African monsoon precipitation ? Insights from event-based precipitation collected during the 2006 AMMA field campaign</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term precipitation chemistry and wet deposition in a remote dry savanna site in Africa (Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Galy-Lacaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.5761-5812</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153494v1</w:t>
+                <w:t xml:space="preserve">hal-00328317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term precipitation chemistry and wet deposition in a remote dry savanna site in Africa (Niger)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What controls the isotopic composition of the African monsoon precipitation ? Insights from event-based precipitation collected during the 2006 AMMA field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GL035920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328317v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gully and sheet erosion on subtropical mountain slopes: Their respective roles and the scale effect</w:t>
               </w:r>
@@ -11586,394 +11586,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Or bleu et grands ensembles économiques : une redéfinition en cours des rapports de force interétatiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil moisture mapping based on ASAR/ENVISAT radar data over a Sahelian region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zibri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Saux-Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale et stratégique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ris.066.0093⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (16), pp.3547 à 3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160601009680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153518v1</w:t>
+                <w:t xml:space="preserve">insu-00388052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the spatial and temporal boundaries of Hortonian and Hewlettian runoff in Northern Mexico</w:t>
+                <w:t xml:space="preserve">Or bleu et grands ensembles économiques : une redéfinition en cours des rapports de force interétatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Asseline</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66 (2), pp.93-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.066.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.09.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00386818v1</w:t>
+                <w:t xml:space="preserve">ird-02153518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture mapping based on ASAR/ENVISAT radar data over a Sahelian region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the spatial and temporal boundaries of Hortonian and Hewlettian runoff in Northern Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Viramontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Gonzalez Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrez Zibri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Asseline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 346 (3-4), pp.144 à 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01431160601009680⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00388052v1</w:t>
+                <w:t xml:space="preserve">insu-00386818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the spatial and temporal boundaries of Hortonian and Hewlettian runoff in Northern Mexico</w:t>
               </w:r>
@@ -12011,93 +12011,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Gonzalez Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Asseline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 346 (3-4), pp.144-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -13542,269 +13542,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water erosion in the French Southern Alps : climatic and human mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégradation progressive du milieu par le surpâturage et le déboisement et conséquences hydrologiques : étude de cas dans la Sierra Madré occidentale (Mexique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Viramontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les dossiers de la Revue de Géographie Alpine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rga.2000.2989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153655v1</w:t>
+                <w:t xml:space="preserve">ird-02157739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation progressive du milieu par le surpâturage et le déboisement et conséquences hydrologiques : étude de cas dans la Sierra Madré occidentale (Mexique)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de l'homme dans l'entretien et la dégradation des sols des régions à faible densité de population : analyse comparative à partir de trois cas de figure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dossiers de la Revue de Géographie Alpine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rga.2000.2989⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-02157739v1</w:t>
+                <w:t xml:space="preserve">ird-02157704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'homme dans l'entretien et la dégradation des sols des régions à faible densité de population : analyse comparative à partir de trois cas de figure</w:t>
+                <w:t xml:space="preserve">Water erosion in the French Southern Alps : climatic and human mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02157704v1</w:t>
+                <w:t xml:space="preserve">ird-02153655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications physiques du milieu et conséquences sur le comportement hydrologique des cours d’eau de la Sierra Madre Occidentale (Mexique)</w:t>
               </w:r>
@@ -14510,256 +14510,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02157719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarités et convergences de méthodes de régionalisation des précipitations : application à une région endoréique du Nord-Mexique</w:t>
+                <w:t xml:space="preserve">Influence of surface features and vegetation on runoff and soil erosion in the western Sierra Madre (Durango, North West of Mexico)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lebel</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viramontes David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vauclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Gonzalez Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02157813v1</w:t>
+                <w:t xml:space="preserve">ird-02157750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface features and vegetation on runoff and soil erosion in the western Sierra Madre (Durango, North West of Mexico)</w:t>
+                <w:t xml:space="preserve">Complémentarités et convergences de méthodes de régionalisation des précipitations : application à une région endoréique du Nord-Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Esteves</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelot Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02157750v1</w:t>
+                <w:t xml:space="preserve">ird-02157813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note technique au sujet de l'éboulis englacé de Laux Montaux (Baronnies, Drôme)</w:t>
               </w:r>
@@ -15166,77 +15166,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chateau d'eau de l'Afrique de l'Ouest est-il hydrologiquement résilient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paméla Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arame Dièye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadiatou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15300,90 +15300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La paradoxe du Sahel est il toujours paradoxal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Dacosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakary Faty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dakar, Sénégal</w:t>
@@ -15906,277 +15906,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including physical and biological soil crusts properties in gully prediction [abstract]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gully erosion prediction in a Sahelian context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. EGU2012-4189 [1 p.]</w:t>
+              <w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265280v1</w:t>
+                <w:t xml:space="preserve">hal-00660122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gully erosion prediction in a Sahelian context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+                <w:t xml:space="preserve">Including physical and biological soil crusts properties in gully prediction [abstract]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">EGU.European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. EGU2012-4189 [1 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660122v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Moisture Estimation and Analysis in Western Africa Based on ERS Scatterometer</w:t>
               </w:r>
@@ -16287,51 +16287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of surface soil moisture based on ARSAR/ENVISAT radar data over Kori Diantandou site (Niger).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16408,51 +16408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping surface soil moisture over Kori Diantandou site (Niger) with ASAR/ENVISAT radar data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saux-Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16529,51 +16529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'occupation des sols sur le site Niger (AMMA) sur les 20 dernières années avec une série temporelle de données SPOT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16637,51 +16637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'évolution des mares sur le site Niger AMMA en utilisant les données haute resolution SPOT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16762,51 +16762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of pool evolution in Niamey degree (Niger) based on high resolution optical remote sensing data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16870,51 +16870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts de Haute-Tarentaise et leur fonction de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17131,77 +17131,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed long-term land cover vs climate impacts on the West African hydrological cycle: lessons for the future ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18277,440 +18277,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brèches alternatives de la flèche sableuse de Cap Roxo : impacts sur la cuvette rizicole de Cabrousse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E.H.B. Dièye</w:t>
+                <w:t xml:space="preserve">La salinité des eaux et des sols face au changement climatique et aux actions anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Diatta</w:t>
+                <w:t xml:space="preserve">S.P. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Badiane</w:t>
+                <w:t xml:space="preserve">M.J. Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Diédhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.401-410, 2021, 978 2 343 22490 9</w:t>
+              <w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.359-374, 2021, 978 2 343 22490 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277077v1</w:t>
+                <w:t xml:space="preserve">hal-04276904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La salinité des eaux et des sols face au changement climatique et aux actions anthropiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le littoral d'Afrique de l'Ouest, miné par l'exploitation minière des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. Diédhiou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Soumare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Marut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.359-374, 2021, 978 2 343 22490 9</w:t>
+              <w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.509-522, 2021, 978 2 343 22490 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276904v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le littoral d'Afrique de l'Ouest, miné par l'exploitation minière des ressources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Soumare</w:t>
+                <w:t xml:space="preserve">Brèches alternatives de la flèche sableuse de Cap Roxo : impacts sur la cuvette rizicole de Cabrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H.B. Dièye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Marut</w:t>
+                <w:t xml:space="preserve">L.S. Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chevalier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.509-522, 2021, 978 2 343 22490 9</w:t>
+              <w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.401-410, 2021, 978 2 343 22490 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277087v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinité, salinisation et désalinisation des eaux souterraines littorales au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19157,51 +19157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical pond changes in the non-cultivated Sahel : diagnostis, causes and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.aurent Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hiemaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19493,51 +19493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des conséquences du Changement climatique, à travers la remontée du niveau océanique: érosion côtière et salinisation des eaux et des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Dacosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidiane Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19618,51 +19618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions paradoxales des mares en Sahel non cultivé : diagnostic, causes et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hiernaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19894,51 +19894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sighomnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20105,51 +20105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations des régimes des fleuves : l’impact des changements climatiques et anthropiques en Afrique de l’Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pouyaud, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau au coeur de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.106-107, 2012, 978-2-7099-1723-0</w:t>
@@ -22177,51 +22177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68F7539C"/>
+    <w:nsid w:val="E30BBDF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22408,51 +22408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. San&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Di&#232;ye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Dia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sow" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04154829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-1237-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Coq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane San&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Balla Di&#232;ye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Djiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieri Tarchiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonzalez Barrios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Estrada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viramontes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Di&#232;ye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boubacar Dieng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hai Thuan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ndiaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2542477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#235;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16135555" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Poncin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Chariag" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Balique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2024.2321785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Angelo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Palmate" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2022.11.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di&#232;ye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Dieng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJEST2022.3173" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ingatan Warzagen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubacar Na-Allah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghali Ingatan Warzagan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandervaere Jean-Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Malam Abdou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Boubacar Na-Allah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132872v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sterk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dacosta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23570008.2023.2225898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1998511" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Soumare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Bamba Diaw" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41976-022-00078-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Boubacar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cea.6713" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mamadou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sanoussi Ibrahim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim Dan Tanin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim Mamane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04664807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Njedanoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191610105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137795849379983E12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Solly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Ba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thior" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.50403" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131463v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Wade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.20839" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Sy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cisse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Dieye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5939" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Massazza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bacci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Housseini Ibrahim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Fiorillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121659" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.346.a36296" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vandervaere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1921181" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amadou Boukary" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancouba San&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Thior" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Demba Ba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030647" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Dan Tanin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Amadou Boukary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n9p106" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2018.12.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177328v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Mballo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Badiane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abou Sy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secou Omar Diedhiou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Cisse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samba Gomis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02281200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Di&#232;ye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj B. Di&#232;ye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103611" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat Grand Ndiaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mendy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Ba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.A.L. Fall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wilcox" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Vischel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.07.063" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPV15CHW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Diop" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJEST2018.2551" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01903846v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10060748" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153122v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Boubacar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mamadou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Faran Maiga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153473v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ringard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka S Ousseini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Kader Alio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jugd&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2016.00130" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahari Ibrahim Mahamadou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faran Maiga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Hamadou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdou Alou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Noma" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bouzou Moussa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS9TVJWC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Diongue Niang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouph San&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157678v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153170v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Malam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Moussa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Faran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Diongue-Niang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1105" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kotti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lienou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bamba" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9813" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KPC5R50-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quantin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153208v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Amogu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.07.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC0LHXPH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153231v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Parker" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H&#246;ller" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.323" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153218v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Moustapha Adamou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0297" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153310v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lienou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bamba" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Adeaga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153334v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souley Yero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-8-1569-2011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595092v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153351v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Russell" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Williams" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosset" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazenave" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.548" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565211v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.07.033" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3Z5C7C0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidiatou Souley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233; Ro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Breton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w2020170" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Williams" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/QJ.548" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153347v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.485" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413374v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29JX0JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412559v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laouali" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-1579-2009" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00406277v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pard&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.046" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413353v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBRDMN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392544v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.03.020" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153387v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.021" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87PT42Z3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412012v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.012" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBSX49J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413380v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.023" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JWLR8F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389812v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hoedjes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2009.01.010" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153476v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Karimou Ambouta" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarr" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0163" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153494v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Ibrahim" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035920" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328317v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388682v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez Barrios" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anaya" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.07.003" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGP81BN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153502v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonz&#225;lez Barrios" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viramontes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anaya" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153518v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.066.0093" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386818v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Asseline" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.09.009" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90DFH2N6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388052v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zibri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saux-Picart" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160601009680" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153509v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153551v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bollery" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153553v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Besnier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153564v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lapetite" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.06.010" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS854NT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385361v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153554v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.06.006" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NZ5HGPS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382111v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153570v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez Barrios" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouste Laurent" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2004.2305" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582908v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.514" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8XPK5J3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153614v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1285" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBKZK98P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153606v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Olivier Maquaire" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8225; Bruno Ambroise" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Luc Descroix" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.457" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LVGCGB8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153603v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153649v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1144" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153655v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157739v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2000.2989" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157704v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153645v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00798988v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153679v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvelot Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153636v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157747v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Olivry" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660209492926" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157754v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viramontes David" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaud Bollery" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157719v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157813v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157750v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157696v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2001.3052" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157731v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799114v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157689v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hoorelbeck" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578119v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Diallo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-593" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121310v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodian" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02134763v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sourou Totin Vodounon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134743v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sane T." TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864161v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dardel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790410v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaugendre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265280v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gay" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Desprats" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660122v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113541v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Rosnay" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baup" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mougin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151318v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151490v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151389v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151457v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leh&#233;garat" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159152v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576969v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rupe" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018209v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Manzini" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boni" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437379v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555898v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mawloud Diakhat&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148605v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13040491" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384263v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiernaux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043099v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siny Ndoye" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sidiki Ba" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44554" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640003v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manzelli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. San&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Diedhiou" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ru&#235;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215276v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46616" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680186v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Niang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010085776" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832401v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277077v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Diatta" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiane" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276904v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Manga" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Senghor" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277087v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soumare" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marut" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277066v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sall" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425028v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080553v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ehemba" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coq" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niokane" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodivit" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080544v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Olivry" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tanimoun" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.12343" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081080v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.aurent Kergoat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiemaux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ramarohetra" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.ulie Gardelle" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.9633" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077710v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555891v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaly Toure" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Bouaita" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niang" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845633v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845821v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hiernaux" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gardelle" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8914" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174095v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sanchez Cohen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavez Ramirez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680442v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descroix Luc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/gestion-integree-des-ressources-eau-afrique-1751.html" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845669v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845666v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157836v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845673v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3296" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157726v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845668v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34839" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174022v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174023v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Jasso Ibarra" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174099v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzalez Cervantes" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830524v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzales Barrios" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plenecassagne" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157841v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804290v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macias" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157866v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Barral" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373440v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Broutin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ciss&#233;" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciss&#233;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516321v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Sadio" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186914v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840443v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/tel-02157642v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. San&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Di&#232;ye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Dia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sow" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04154829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-1237-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Coq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane San&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Balla Di&#232;ye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Djiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieri Tarchiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonzalez Barrios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Estrada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viramontes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Di&#232;ye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boubacar Dieng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hai Thuan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ndiaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2542477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#235;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16135555" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Poncin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Chariag" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Balique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2024.2321785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ingatan Warzagen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubacar Na-Allah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Angelo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Palmate" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2022.11.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di&#232;ye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Dieng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJEST2022.3173" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghali Ingatan Warzagan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandervaere Jean-Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Malam Abdou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Boubacar Na-Allah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132872v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sterk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dacosta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23570008.2023.2225898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1998511" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Boubacar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cea.6713" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Soumare" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Bamba Diaw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41976-022-00078-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04664807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Njedanoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191610105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mamadou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sanoussi Ibrahim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim Dan Tanin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim Mamane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137795849379983E12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thior" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Sy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cisse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Dieye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5939" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Solly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Ba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.50403" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Wade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.20839" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Massazza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bacci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Housseini Ibrahim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Fiorillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121659" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.346.a36296" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vandervaere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1921181" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancouba San&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Thior" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Demba Ba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030647" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769279v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amadou Boukary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769465v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Dan Tanin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Amadou Boukary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n9p106" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2018.12.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177328v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Mballo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Badiane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02281200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Di&#232;ye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj B. Di&#232;ye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103611" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abou Sy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secou Omar Diedhiou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Cisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samba Gomis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat Grand Ndiaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mendy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Diop" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJEST2018.2551" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Ba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.A.L. Fall" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wilcox" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Vischel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.07.063" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPV15CHW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01903846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10060748" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153122v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Boubacar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mamadou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Faran Maiga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153473v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ringard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka S Ousseini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Kader Alio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jugd&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2016.00130" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahari Ibrahim Mahamadou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faran Maiga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Hamadou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdou Alou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Noma" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bouzou Moussa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS9TVJWC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153159v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153162v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Diongue Niang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouph San&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157678v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153170v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Malam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Moussa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Faran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Diongue-Niang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1105" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kotti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lienou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bamba" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9813" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KPC5R50-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quantin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153208v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Amogu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.07.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC0LHXPH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153231v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Parker" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H&#246;ller" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.323" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153218v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Moustapha Adamou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0297" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153310v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lienou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bamba" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Adeaga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153334v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souley Yero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-8-1569-2011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153351v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Russell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Williams" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosset" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazenave" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.548" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565211v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.07.033" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3Z5C7C0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidiatou Souley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233; Ro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Breton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w2020170" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Williams" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/QJ.548" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153347v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.485" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413374v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29JX0JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392544v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.03.020" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412559v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laouali" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-1579-2009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00406277v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pard&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.046" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413353v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.003" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBRDMN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153387v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.021" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87PT42Z3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412012v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.012" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBSX49J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413380v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.023" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JWLR8F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389812v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hoedjes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2009.01.010" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153476v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Karimou Ambouta" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarr" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0163" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328317v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153494v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Ibrahim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035920" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388682v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez Barrios" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anaya" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.07.003" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGP81BN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153502v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonz&#225;lez Barrios" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viramontes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anaya" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388052v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zibri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saux-Picart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160601009680" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153518v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.066.0093" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386818v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Asseline" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.09.009" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90DFH2N6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153509v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153551v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bollery" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153553v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Besnier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153564v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lapetite" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.06.010" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS854NT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385361v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153554v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.06.006" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NZ5HGPS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382111v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153570v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez Barrios" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouste Laurent" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2004.2305" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582908v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.514" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8XPK5J3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153614v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1285" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBKZK98P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153606v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Olivier Maquaire" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8225; Bruno Ambroise" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Luc Descroix" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.457" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LVGCGB8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153603v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153649v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1144" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157739v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2000.2989" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157704v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153655v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153645v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00798988v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153679v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvelot Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153636v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157747v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Olivry" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660209492926" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157754v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viramontes David" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaud Bollery" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157719v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157813v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157696v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2001.3052" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157731v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799114v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157689v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hoorelbeck" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578119v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Diallo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-593" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121310v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodian" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02134763v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sourou Totin Vodounon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134743v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sane T." TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864161v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dardel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790410v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaugendre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660122v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265280v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gay" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Desprats" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113541v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Rosnay" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baup" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mougin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151318v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151490v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151389v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151457v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leh&#233;garat" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159152v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576969v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rupe" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018209v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Manzini" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boni" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437379v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555898v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mawloud Diakhat&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148605v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13040491" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384263v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiernaux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043099v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siny Ndoye" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sidiki Ba" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44554" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640003v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manzelli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. San&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Diedhiou" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ru&#235;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215276v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46616" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680186v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Niang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010085776" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832401v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276904v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Manga" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Senghor" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277087v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soumare" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marut" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277077v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Diatta" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiane" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277066v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sall" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425028v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080553v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ehemba" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coq" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niokane" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodivit" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080544v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Olivry" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tanimoun" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.12343" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081080v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.aurent Kergoat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiemaux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ramarohetra" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.ulie Gardelle" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.9633" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077710v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555891v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaly Toure" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Bouaita" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niang" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845633v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845821v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hiernaux" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gardelle" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8914" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174095v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sanchez Cohen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavez Ramirez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680442v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descroix Luc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/gestion-integree-des-ressources-eau-afrique-1751.html" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845669v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845666v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157836v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845673v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3296" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157726v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845668v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34839" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174022v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174023v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Jasso Ibarra" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174099v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzalez Cervantes" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830524v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzales Barrios" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plenecassagne" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157841v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804290v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macias" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157866v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Barral" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373440v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Broutin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ciss&#233;" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciss&#233;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516321v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Sadio" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186914v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840443v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/tel-02157642v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>