--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -1801,386 +1801,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du sous-solage sur les propriétés physiques et le stock d'eau des sols nus de brousse tigrée de l'Ouest du Niger</w:t>
+                <w:t xml:space="preserve">Mitigating risks of hybrid rice use in slope agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ingatan Warzagen</w:t>
+                <w:t xml:space="preserve">J. d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bouzou Moussa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. S. Palmate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires, Sociétés et Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geography and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), p. 1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geosus.2022.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132950v1</w:t>
+                <w:t xml:space="preserve">hal-04079885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating risks of hybrid rice use in slope agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. S. Palmate</w:t>
+                <w:t xml:space="preserve">Impact of climate variability modes on trend and interannual variability of sea level near the West African coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dièye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marchesiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geosus.2022.11.002⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJEST2022.3173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079885v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate variability modes on trend and interannual variability of sea level near the West African coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets du sous-solage sur les propriétés physiques et le stock d'eau des sols nus de brousse tigrée de l'Ouest du Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ingatan Warzagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bouzou Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dièye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B.A. Sow</w:t>
+                <w:t xml:space="preserve">J.P. Vandervaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.B. Dieng</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Malam Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boubacar Na-Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoires, Sociétés et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.55-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387897v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du sous-solage sur les propriétés physiques et le stock d'eau des sols nus de brousse tigrée de l'Ouest du Niger</w:t>
               </w:r>
@@ -2893,51 +2893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrudescence des dégâts sur les ouvrages collectifs et problématique d'aménagement urbain : cas du quartier Zaria dans la ville de Maradi au Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malam Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Sanoussi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3267,291 +3267,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité et résilience des socio-écosystèmes littoraux d'Afrique de l'Ouest : état des connaissances actuelles et interrogation sur le devenir du littoral sénégalo-bissau-guinéen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.H.B. Dièye</w:t>
+                <w:t xml:space="preserve">L'aménagement du littoral de la Casamance : quels enjeux au regard de sa dynamique actuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Solly</w:t>
+                <w:t xml:space="preserve">C.T. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.D. Ba</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, en ligne [22 p.]. </w:t>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48, en ligne [19 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/belgeo.50403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.20839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131476v1</w:t>
+                <w:t xml:space="preserve">hal-04131463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement du littoral de la Casamance : quels enjeux au regard de sa dynamique actuelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilité et résilience des socio-écosystèmes littoraux d'Afrique de l'Ouest : état des connaissances actuelles et interrogation sur le devenir du littoral sénégalo-bissau-guinéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H.B. Dièye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Solly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.D. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Caribéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48, en ligne [19 p.]. </w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, en ligne [22 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.20839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.50403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131463v1</w:t>
+                <w:t xml:space="preserve">hal-04131476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Changes in Hydroclimatic Patterns over Medium Niger River Basins at the Origin of the 2020 Flood in Niamey (Niger)</w:t>
               </w:r>
@@ -3886,541 +3886,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des saisons agricoles au Sahel : analyse des données agro-climatiques versus vécu paysan, cas de la Région de Zinder, Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malam Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakary Faty</w:t>
+                <w:t xml:space="preserve">B. Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Paméla Manga</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Amadou Boukary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.83-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082841v1</w:t>
+                <w:t xml:space="preserve">hal-03769279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Estuaries in West Africa: Evidence of the Rainfall Recovery?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Demba Ba</w:t>
+                <w:t xml:space="preserve">Evolution morphologique du cordon sableux de la presqu'île aux oiseaux sur le littoral de la Casamance (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H.B. Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Marocaine de Géomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.11-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493792v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des saisons agricoles au Sahel : analyse des données agro-climatiques versus vécu paysan, cas de la Région de Zinder, Niger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse Estuaries in West Africa: Evidence of the Rainfall Recovery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancouba Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Thior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie-Paméla Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Demba Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12030647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769279v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution morphologique du cordon sableux de la presqu'île aux oiseaux sur le littoral de la Casamance (Sénégal)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Sane</w:t>
+                <w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Faty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paméla Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Sy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Barry</w:t>
+                <w:t xml:space="preserve">Laurent A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Marocaine de Géomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769465v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des formes d'érosion hydrique dans les quartiers Zaria 1 et Mazadou Djika de la ville de Maradi (Niger)</w:t>
               </w:r>
@@ -4514,51 +4514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et adaptation paysannes à l'inconstance des saisons des pluies dans la région de Zinder (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Amadou Boukary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malam Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,428 +5505,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of satellite rainfall products for stream flow simulation in Gambia watershed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contraintes de mise en valeur des parcelles rizicoles dans le village de Colomba (département de Bignona), Sud du Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Ali</w:t>
+                <w:t xml:space="preserve">Y. Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Dacosta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+                <w:t xml:space="preserve">B.B. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salif Diop</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.C.A.L. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.134-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153112v1</w:t>
+                <w:t xml:space="preserve">hal-03792744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes de mise en valeur des parcelles rizicoles dans le village de Colomba (département de Bignona), Sud du Sénégal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in hydrological extremes in the Senegal and Niger Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wilcox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sane</w:t>
+                <w:t xml:space="preserve">Theo Vischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérémy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.B. Ba</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 566, pp.531-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.07.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792744v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in hydrological extremes in the Senegal and Niger Rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Wilcox</w:t>
+                <w:t xml:space="preserve">Assessment of satellite rainfall products for stream flow simulation in Gambia watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Faty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Vischel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérémy Panthou</w:t>
+                <w:t xml:space="preserve">Abdou Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Dacosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Blanchet</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salif Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.07.063⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (12), pp.501-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJEST2018.2551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02404624v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of surface hydrology in the Sahelo-Sudanian strip : an updated review</w:t>
               </w:r>
@@ -6154,51 +6154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bouzou Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6655,51 +6655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHANGEMENT CLIMATIQUE, GEOMORPHOLOGIE ET INONDABILITE DE LA PLAINE ALLUVIALE DU FLEUVE NIGER A NIAMEY (NIGER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bouzou Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahari Ibrahim Mahamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6774,423 +6774,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exorheism growth as an explanation of increasing flooding in the Sahel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Mamadou</w:t>
+                <w:t xml:space="preserve">Évolution récente de la pluviométrie en Afrique de l'Ouest à travers deux régions : la Sénégambie et le bassin du Niger Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Descroix</w:t>
+                <w:t xml:space="preserve">Aïda Diongue Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérémy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Noma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moussa Bouzou Moussa</w:t>
+                <w:t xml:space="preserve">Youssouph Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483516v1</w:t>
+                <w:t xml:space="preserve">ird-02153162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes et contrastes en Afrique de l'Ouest : impacts climatiques et anthropiques sur les écoulements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exorheism growth as an explanation of increasing flooding in the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Noma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Bouzou Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.130 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2015.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02153159v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution récente de la pluviométrie en Afrique de l'Ouest à travers deux régions : la Sénégambie et le bassin du Niger Moyen</w:t>
+                <w:t xml:space="preserve">Paradoxes et contrastes en Afrique de l'Ouest : impacts climatiques et anthropiques sur les écoulements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïda Diongue Niang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+                <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouph Sané</w:t>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Malam Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153162v1</w:t>
+                <w:t xml:space="preserve">ird-02153159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation des sables métallifères du littoral casamançais (Sénégal) : un projet à risques</w:t>
               </w:r>
@@ -7689,51 +7689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sighomnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7810,64 +7810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des pluies de cumul élevé et recrudescence des crues depuis 1951 dans le bassin du Niger Moyen (Sahel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Diongue Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Dacosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7935,51 +7935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in Sahelian Rivers hydrograph : the case of recent red floods of the Niger River in the Niamey region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okechukwu Amogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8464,286 +8464,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements d’usage des sols et leurs conséquences hydrogéomorphologiques sur un bassin-versant endoréique sahélien</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oumarou Faran</w:t>
+                <w:t xml:space="preserve">Le fleuve Niger et le changement climatique au cours des 100 dernières années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Gautier</w:t>
+                <w:t xml:space="preserve">G Lienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahaman Moustapha Adamou</w:t>
+                <w:t xml:space="preserve">F Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Adeaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Variability and Change (Proceedings of symposium J-H02 held during IUGG2011 in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153218v1</w:t>
+                <w:t xml:space="preserve">ird-02153310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fleuve Niger et le changement climatique au cours des 100 dernières années</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Lienou</w:t>
+                <w:t xml:space="preserve">Les changements d’usage des sols et leurs conséquences hydrogéomorphologiques sur un bassin-versant endoréique sahélien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Faran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bamba</w:t>
+                <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O Adeaga</w:t>
+                <w:t xml:space="preserve">Mahaman Moustapha Adamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variability and Change (Proceedings of symposium J-H02 held during IUGG2011 in</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2011.0297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02153310v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runoff evolution according to land use change in a small Sahelian catchment</w:t>
               </w:r>
@@ -8781,51 +8781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Souley Yero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malam Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (1), pp.1569-1607. </w:t>
@@ -9643,717 +9643,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an understanding of coupled physical and biological processes in the cultivated Sahel – 1. Energy and water</w:t>
+                <w:t xml:space="preserve">Long term precipitation chemistry and wet deposition in a remote dry savanna site in Africa (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ramier</w:t>
+                <w:t xml:space="preserve">Corinne Galy-Lacaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boulain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+                <w:t xml:space="preserve">D. Laouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Timouk</w:t>
+                <w:t xml:space="preserve">N. Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rabanit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.204-216. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (5), pp.1579-1595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-1579-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00413374v1</w:t>
+                <w:t xml:space="preserve">insu-00412559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMMA-CATCH studies in the Sahelian region of West-Africa: an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ERS scatterometer surface soil moisture analysis of two sites in the south and north of the Sahel region of West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lebel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Cappelaere</w:t>
+                <w:t xml:space="preserve">M. Pardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Galle</w:t>
+                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hanan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Kergoat</w:t>
+                <w:t xml:space="preserve">Frédéric Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.1-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.03.020⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00392544v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00406277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term precipitation chemistry and wet deposition in a remote dry savanna site in Africa (Niger)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrological modelling and associated microwave emission of a semi-arid region in South-western Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Galy-Lacaux</w:t>
+                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Laouali</w:t>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-9-1579-2009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.262-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00412559v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00413353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERS scatterometer surface soil moisture analysis of two sites in the south and north of the Sahel region of West Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an understanding of coupled physical and biological processes in the cultivated Sahel – 1. Energy and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+                <w:t xml:space="preserve">Nicolas Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pardé</w:t>
+                <w:t xml:space="preserve">Franck Timouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Boulain</w:t>
+                <w:t xml:space="preserve">Manon Rabanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.253-261. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.204-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.11.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-00406277v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00413374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological modelling and associated microwave emission of a semi-arid region in South-western Niger</w:t>
+                <w:t xml:space="preserve">AMMA-CATCH studies in the Sahelian region of West-Africa: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+                <w:t xml:space="preserve">T. Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Cappelaere</w:t>
+                <w:t xml:space="preserve">S. Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Descroix</w:t>
+                <w:t xml:space="preserve">N. Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.262-272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.003⟩</w:t>
+              <w:t xml:space="preserve">, 2009, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00413353v1</w:t>
+                <w:t xml:space="preserve">ird-00392544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AMMA-CATCH experiment in the cultivated Sahelian area of south-west Niger : investigating water cycle response to a fluctuating climate and changing environment</w:t>
               </w:r>
@@ -10683,51 +10683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 375 (1-2), pp.287-295. </w:t>
@@ -10829,51 +10829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost Hoedjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 375 (1-2), pp.1-10. </w:t>
@@ -11039,282 +11039,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term precipitation chemistry and wet deposition in a remote dry savanna site in Africa (Niger)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What controls the isotopic composition of the African monsoon precipitation ? Insights from event-based precipitation collected during the 2006 AMMA field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GL035920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328317v1</w:t>
+                <w:t xml:space="preserve">ird-02153494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What controls the isotopic composition of the African monsoon precipitation ? Insights from event-based precipitation collected during the 2006 AMMA field campaign</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term precipitation chemistry and wet deposition in a remote dry savanna site in Africa (Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Galy-Lacaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.5761-5812</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008GL035920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-02153494v1</w:t>
+                <w:t xml:space="preserve">hal-00328317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gully and sheet erosion on subtropical mountain slopes: Their respective roles and the scale effect</w:t>
               </w:r>
@@ -11586,394 +11586,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture mapping based on ASAR/ENVISAT radar data over a Sahelian region</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Or bleu et grands ensembles économiques : une redéfinition en cours des rapports de force interétatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431160601009680⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66 (2), pp.93-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.066.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00388052v1</w:t>
+                <w:t xml:space="preserve">ird-02153518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Or bleu et grands ensembles économiques : une redéfinition en cours des rapports de force interétatiques ?</w:t>
+                <w:t xml:space="preserve">Investigating the spatial and temporal boundaries of Hortonian and Hewlettian runoff in Northern Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Viramontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Gonzalez Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Asseline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale et stratégique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 346 (3-4), pp.144 à 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ris.066.0093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-02153518v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00386818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the spatial and temporal boundaries of Hortonian and Hewlettian runoff in Northern Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil moisture mapping based on ASAR/ENVISAT radar data over a Sahelian region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zibri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Saux-Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.09.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (16), pp.3547 à 3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160601009680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00386818v1</w:t>
+                <w:t xml:space="preserve">insu-00388052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the spatial and temporal boundaries of Hortonian and Hewlettian runoff in Northern Mexico</w:t>
               </w:r>
@@ -12011,93 +12011,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Gonzalez Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Asseline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 346 (3-4), pp.144-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -12991,233 +12991,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes, spatio-temporal factors and measurements of current erosion in the French Southern Alps: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in the surface water hydrologic characteristics of an endoreic basin of northern Mexico from 1970 to 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Viramontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 28, pp.993-1011. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (7), pp.1291-1306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.1285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582908v1</w:t>
+                <w:t xml:space="preserve">ird-02153614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the surface water hydrologic characteristics of an endoreic basin of northern Mexico from 1970 to 1998</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processes, spatio-temporal factors and measurements of current erosion in the French Southern Alps: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 17 (7), pp.1291-1306. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28, pp.993-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.1285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153614v1</w:t>
+                <w:t xml:space="preserve">hal-02582908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil surface characteristics influence on infiltration in black marls : application to the Super-Sauze earthflow (southern Alps, France)</w:t>
               </w:r>
@@ -13425,386 +13425,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydro-érosif des sols de la Sierra Madre Occidentale : processus hydrologiques et évolution d'un milieu soumis à la surexploitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water erosion in the French Southern Alps : climatic and human mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153649v1</w:t>
+                <w:t xml:space="preserve">ird-02153655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation progressive du milieu par le surpâturage et le déboisement et conséquences hydrologiques : étude de cas dans la Sierra Madré occidentale (Mexique)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Viramontes</w:t>
+                <w:t xml:space="preserve">Comportement hydro-érosif des sols de la Sierra Madre Occidentale : processus hydrologiques et évolution d'un milieu soumis à la surexploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Viramontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bollery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dossiers de la Revue de Géographie Alpine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/rga.2000.2989⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2002.1144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02157739v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'homme dans l'entretien et la dégradation des sols des régions à faible densité de population : analyse comparative à partir de trois cas de figure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégradation progressive du milieu par le surpâturage et le déboisement et conséquences hydrologiques : étude de cas dans la Sierra Madré occidentale (Mexique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Viramontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les dossiers de la Revue de Géographie Alpine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rga.2000.2989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02157704v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02157739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water erosion in the French Southern Alps : climatic and human mechanisms</w:t>
+                <w:t xml:space="preserve">Le rôle de l'homme dans l'entretien et la dégradation des sols des régions à faible densité de population : analyse comparative à partir de trois cas de figure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153655v1</w:t>
+                <w:t xml:space="preserve">ird-02157704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications physiques du milieu et conséquences sur le comportement hydrologique des cours d’eau de la Sierra Madre Occidentale (Mexique)</w:t>
               </w:r>
@@ -13934,51 +13934,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 (3), pp. 239-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/morfo.2002.1144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00798988v1</w:t>
@@ -14434,51 +14434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la végétation et de son évolution dans les processus d'érosion dans les Alpes du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Olivry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14510,256 +14510,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02157719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface features and vegetation on runoff and soil erosion in the western Sierra Madre (Durango, North West of Mexico)</w:t>
+                <w:t xml:space="preserve">Complémentarités et convergences de méthodes de régionalisation des précipitations : application à une région endoréique du Nord-Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Esteves</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelot Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02157750v1</w:t>
+                <w:t xml:space="preserve">ird-02157813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarités et convergences de méthodes de régionalisation des précipitations : application à une région endoréique du Nord-Mexique</w:t>
+                <w:t xml:space="preserve">Influence of surface features and vegetation on runoff and soil erosion in the western Sierra Madre (Durango, North West of Mexico)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lebel</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viramontes David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vauclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Gonzalez Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02157813v1</w:t>
+                <w:t xml:space="preserve">ird-02157750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note technique au sujet de l'éboulis englacé de Laux Montaux (Baronnies, Drôme)</w:t>
               </w:r>
@@ -15166,77 +15166,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chateau d'eau de l'Afrique de l'Ouest est-il hydrologiquement résilient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paméla Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arame Dièye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadiatou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15300,90 +15300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La paradoxe du Sahel est il toujours paradoxal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Dacosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakary Faty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dakar, Sénégal</w:t>
@@ -15464,51 +15464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Sourou Totin Vodounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International scientific conference "Our common future under climate change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
@@ -16287,51 +16287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of surface soil moisture based on ARSAR/ENVISAT radar data over Kori Diantandou site (Niger).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16408,51 +16408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping surface soil moisture over Kori Diantandou site (Niger) with ASAR/ENVISAT radar data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saux-Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16529,51 +16529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'occupation des sols sur le site Niger (AMMA) sur les 20 dernières années avec une série temporelle de données SPOT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16637,51 +16637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'évolution des mares sur le site Niger AMMA en utilisant les données haute resolution SPOT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16762,51 +16762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of pool evolution in Niamey degree (Niger) based on high resolution optical remote sensing data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17131,64 +17131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed long-term land cover vs climate impacts on the West African hydrological cycle: lessons for the future ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18105,612 +18105,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion marine et minéralisation de la réserve souterraine dans le Gandiolais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion : un delta en devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Christine Cormier-Salem; Luc Descroix; Mouhamadou Mawloud Diakhate; Élisabeth Habert; Boubou Aldiouma Sy; Labaly Touré. </w:t>
+              <w:t xml:space="preserve">Cormier Salem, Marie-Christine; Descroix, Luc; Diakhate, M.M.; Habert, Elisabeth; Sy, B.A.; Touré, L.; Billault, Laurence (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le delta du fleuve Sénégal. Atlas collaboratif</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-86, 2022</w:t>
+              <w:t xml:space="preserve">Le delta du fleuve Sénégal : un atlas collaboratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.165-175, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680186v1</w:t>
+                <w:t xml:space="preserve">hal-03832401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : un delta en devenir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrusion marine et minéralisation de la réserve souterraine dans le Gandiolais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cormier Salem, Marie-Christine; Descroix, Luc; Diakhate, M.M.; Habert, Elisabeth; Sy, B.A.; Touré, L.; Billault, Laurence (collab.). </w:t>
+              <w:t xml:space="preserve">Marie-Christine Cormier-Salem; Luc Descroix; Mouhamadou Mawloud Diakhate; Élisabeth Habert; Boubou Aldiouma Sy; Labaly Touré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le delta du fleuve Sénégal : un atlas collaboratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.165-175, 2022</w:t>
+              <w:t xml:space="preserve">Le delta du fleuve Sénégal. Atlas collaboratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de Recherche pour le Développement; Université Gaston Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-86, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832401v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La salinité des eaux et des sols face au changement climatique et aux actions anthropiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Descroix</w:t>
+                <w:t xml:space="preserve">Brèches alternatives de la flèche sableuse de Cap Roxo : impacts sur la cuvette rizicole de Cabrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H.B. Dièye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P. Manga</w:t>
+                <w:t xml:space="preserve">L.S. Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Senghor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.B. Diédhiou</w:t>
+                <w:t xml:space="preserve">A. Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.359-374, 2021, 978 2 343 22490 9</w:t>
+              <w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.401-410, 2021, 978 2 343 22490 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276904v1</w:t>
+                <w:t xml:space="preserve">hal-04277077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le littoral d'Afrique de l'Ouest, miné par l'exploitation minière des ressources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La salinité des eaux et des sols face au changement climatique et aux actions anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Descroix</w:t>
+                <w:t xml:space="preserve">M.J. Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soumare</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.B. Diédhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.509-522, 2021, 978 2 343 22490 9</w:t>
+              <w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.359-374, 2021, 978 2 343 22490 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277087v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brèches alternatives de la flèche sableuse de Cap Roxo : impacts sur la cuvette rizicole de Cabrousse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E.H.B. Dièye</w:t>
+                <w:t xml:space="preserve">Le littoral d'Afrique de l'Ouest, miné par l'exploitation minière des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soumare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Diatta</w:t>
+                <w:t xml:space="preserve">J.C. Marut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Badiane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.401-410, 2021, 978 2 343 22490 9</w:t>
+              <w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.509-522, 2021, 978 2 343 22490 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277077v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinité, salinisation et désalinisation des eaux souterraines littorales au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19493,51 +19493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des conséquences du Changement climatique, à travers la remontée du niveau océanique: érosion côtière et salinisation des eaux et des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Dacosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidiane Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19894,51 +19894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sighomnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20105,51 +20105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations des régimes des fleuves : l’impact des changements climatiques et anthropiques en Afrique de l’Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pouyaud, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau au coeur de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.106-107, 2012, 978-2-7099-1723-0</w:t>
@@ -21685,64 +21685,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Timouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubkraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22177,51 +22177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E30BBDF8"/>
+    <w:nsid w:val="2B01A482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22408,51 +22408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. San&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Di&#232;ye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Dia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sow" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04154829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-1237-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Coq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane San&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Balla Di&#232;ye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Djiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieri Tarchiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonzalez Barrios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Estrada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viramontes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Di&#232;ye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boubacar Dieng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hai Thuan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ndiaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2542477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#235;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16135555" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Poncin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Chariag" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Balique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2024.2321785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ingatan Warzagen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubacar Na-Allah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Angelo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Palmate" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2022.11.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di&#232;ye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Dieng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJEST2022.3173" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghali Ingatan Warzagan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandervaere Jean-Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Malam Abdou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Boubacar Na-Allah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132872v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sterk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dacosta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23570008.2023.2225898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1998511" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Boubacar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cea.6713" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Soumare" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Bamba Diaw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41976-022-00078-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04664807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Njedanoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191610105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mamadou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sanoussi Ibrahim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim Dan Tanin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim Mamane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137795849379983E12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thior" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Sy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cisse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Dieye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5939" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Solly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Ba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.50403" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Wade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.20839" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Massazza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bacci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Housseini Ibrahim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Fiorillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121659" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.346.a36296" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vandervaere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1921181" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancouba San&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Thior" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Demba Ba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030647" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769279v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amadou Boukary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769465v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Dan Tanin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Amadou Boukary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n9p106" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2018.12.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177328v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Mballo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Badiane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02281200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Di&#232;ye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj B. Di&#232;ye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103611" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abou Sy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secou Omar Diedhiou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Cisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samba Gomis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat Grand Ndiaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mendy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Diop" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJEST2018.2551" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Ba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.A.L. Fall" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wilcox" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Vischel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.07.063" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPV15CHW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01903846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10060748" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153122v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Boubacar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mamadou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Faran Maiga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153473v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ringard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka S Ousseini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Kader Alio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jugd&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2016.00130" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahari Ibrahim Mahamadou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faran Maiga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Hamadou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdou Alou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Noma" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bouzou Moussa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS9TVJWC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153159v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153162v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Diongue Niang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouph San&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157678v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153170v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Malam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Moussa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Faran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Diongue-Niang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1105" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kotti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lienou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bamba" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9813" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KPC5R50-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quantin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153208v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Amogu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.07.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC0LHXPH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153231v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Parker" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H&#246;ller" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.323" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153218v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Moustapha Adamou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0297" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153310v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lienou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bamba" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Adeaga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153334v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souley Yero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-8-1569-2011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153351v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Russell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Williams" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosset" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazenave" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.548" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565211v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.07.033" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3Z5C7C0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidiatou Souley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233; Ro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Breton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w2020170" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Williams" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/QJ.548" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153347v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.485" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413374v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29JX0JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392544v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.03.020" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412559v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laouali" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-1579-2009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00406277v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pard&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.046" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413353v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.003" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBRDMN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153387v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.021" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87PT42Z3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412012v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.012" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBSX49J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413380v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.023" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JWLR8F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389812v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hoedjes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2009.01.010" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153476v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Karimou Ambouta" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarr" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0163" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328317v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153494v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Ibrahim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035920" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388682v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez Barrios" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anaya" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.07.003" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGP81BN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153502v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonz&#225;lez Barrios" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viramontes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anaya" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388052v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zibri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saux-Picart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160601009680" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153518v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.066.0093" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386818v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Asseline" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.09.009" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90DFH2N6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153509v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153551v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bollery" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153553v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Besnier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153564v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lapetite" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.06.010" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS854NT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385361v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153554v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.06.006" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NZ5HGPS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382111v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153570v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez Barrios" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouste Laurent" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2004.2305" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582908v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.514" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8XPK5J3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153614v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1285" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBKZK98P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153606v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Olivier Maquaire" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8225; Bruno Ambroise" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Luc Descroix" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.457" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LVGCGB8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153603v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153649v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1144" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157739v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2000.2989" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157704v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153655v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153645v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00798988v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153679v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvelot Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153636v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157747v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Olivry" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660209492926" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157754v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viramontes David" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaud Bollery" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157719v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157813v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157696v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2001.3052" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157731v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799114v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157689v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hoorelbeck" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578119v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Diallo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-593" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121310v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodian" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02134763v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sourou Totin Vodounon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134743v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sane T." TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864161v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dardel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790410v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaugendre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660122v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265280v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gay" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Desprats" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113541v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Rosnay" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baup" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mougin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151318v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151490v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151389v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151457v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leh&#233;garat" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159152v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576969v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rupe" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018209v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Manzini" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boni" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437379v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555898v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mawloud Diakhat&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148605v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13040491" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384263v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiernaux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043099v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siny Ndoye" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sidiki Ba" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44554" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640003v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manzelli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. San&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Diedhiou" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ru&#235;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215276v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46616" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680186v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Niang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010085776" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832401v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276904v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Manga" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Senghor" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277087v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soumare" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marut" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277077v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Diatta" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiane" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277066v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sall" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425028v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080553v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ehemba" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coq" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niokane" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodivit" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080544v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Olivry" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tanimoun" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.12343" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081080v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.aurent Kergoat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiemaux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ramarohetra" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.ulie Gardelle" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.9633" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077710v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555891v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaly Toure" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Bouaita" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niang" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845633v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845821v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hiernaux" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gardelle" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8914" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174095v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sanchez Cohen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavez Ramirez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680442v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descroix Luc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/gestion-integree-des-ressources-eau-afrique-1751.html" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845669v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845666v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157836v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845673v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3296" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157726v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845668v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34839" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174022v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174023v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Jasso Ibarra" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174099v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzalez Cervantes" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830524v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzales Barrios" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plenecassagne" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157841v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804290v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macias" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157866v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Barral" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373440v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Broutin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ciss&#233;" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciss&#233;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516321v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Sadio" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186914v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840443v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/tel-02157642v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. San&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Di&#232;ye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Dia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sow" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04154829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-1237-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Coq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane San&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Balla Di&#232;ye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Djiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieri Tarchiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonzalez Barrios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Estrada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viramontes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Di&#232;ye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boubacar Dieng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hai Thuan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ndiaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2542477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#235;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16135555" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Poncin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Chariag" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Balique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2024.2321785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Angelo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Palmate" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2022.11.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di&#232;ye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Dieng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJEST2022.3173" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ingatan Warzagen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubacar Na-Allah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghali Ingatan Warzagan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandervaere Jean-Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Malam Abdou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Boubacar Na-Allah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132872v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sterk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dacosta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23570008.2023.2225898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1998511" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Boubacar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cea.6713" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Soumare" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Bamba Diaw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41976-022-00078-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04664807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Njedanoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191610105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mamadou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sanoussi Ibrahim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim Dan Tanin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim Mamane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137795849379983E12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thior" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Sy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cisse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Dieye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5939" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Wade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.20839" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Solly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Ba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.50403" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Massazza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bacci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Housseini Ibrahim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Fiorillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121659" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.346.a36296" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vandervaere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1921181" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amadou Boukary" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancouba San&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Thior" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Demba Ba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030647" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Dan Tanin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Amadou Boukary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n9p106" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2018.12.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177328v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Mballo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Badiane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02281200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Di&#232;ye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj B. Di&#232;ye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103611" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abou Sy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secou Omar Diedhiou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Cisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samba Gomis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat Grand Ndiaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mendy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Ba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.A.L. Fall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wilcox" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Vischel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.07.063" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPV15CHW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Diop" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJEST2018.2551" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01903846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10060748" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153122v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Boubacar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mamadou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Faran Maiga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153473v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ringard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka S Ousseini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Kader Alio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jugd&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2016.00130" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahari Ibrahim Mahamadou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faran Maiga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Hamadou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdou Alou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153162v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Diongue Niang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouph San&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483516v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Noma" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bouzou Moussa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS9TVJWC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157678v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153170v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Malam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Moussa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Faran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Diongue-Niang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1105" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kotti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lienou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bamba" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9813" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KPC5R50-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quantin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153208v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Amogu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.07.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC0LHXPH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153231v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Parker" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H&#246;ller" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.323" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153310v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lienou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bamba" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Adeaga" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153218v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Moustapha Adamou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0297" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153334v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souley Yero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-8-1569-2011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153351v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Russell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Williams" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosset" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazenave" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.548" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565211v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.07.033" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3Z5C7C0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidiatou Souley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233; Ro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Breton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w2020170" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Williams" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/QJ.548" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153347v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.485" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412559v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laouali" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-1579-2009" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00406277v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pard&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.046" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413353v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBRDMN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413374v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29JX0JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392544v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.03.020" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153387v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.021" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87PT42Z3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412012v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.012" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBSX49J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413380v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.023" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JWLR8F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389812v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hoedjes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2009.01.010" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153476v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Karimou Ambouta" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarr" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0163" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153494v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Ibrahim" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035920" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328317v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388682v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez Barrios" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anaya" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.07.003" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGP81BN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153502v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonz&#225;lez Barrios" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viramontes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anaya" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153518v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.066.0093" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386818v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Asseline" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.09.009" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90DFH2N6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388052v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zibri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saux-Picart" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160601009680" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153509v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153551v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bollery" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153553v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Besnier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153564v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lapetite" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.06.010" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS854NT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385361v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153554v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.06.006" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NZ5HGPS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382111v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153570v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez Barrios" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouste Laurent" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2004.2305" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153614v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1285" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBKZK98P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582908v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.514" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8XPK5J3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153606v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Olivier Maquaire" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8225; Bruno Ambroise" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Luc Descroix" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.457" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LVGCGB8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153603v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153655v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153649v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1144" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157739v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2000.2989" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157704v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153645v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00798988v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153679v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvelot Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153636v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157747v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Olivry" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660209492926" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157754v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viramontes David" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaud Bollery" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157719v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157813v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157750v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157696v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2001.3052" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157731v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799114v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157689v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hoorelbeck" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578119v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Diallo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-593" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121310v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodian" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02134763v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sourou Totin Vodounon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134743v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sane T." TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864161v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dardel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790410v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaugendre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660122v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265280v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gay" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Desprats" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113541v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Rosnay" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baup" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mougin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151318v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151490v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151389v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151457v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leh&#233;garat" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159152v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576969v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rupe" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018209v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Manzini" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boni" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437379v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555898v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mawloud Diakhat&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148605v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13040491" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384263v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiernaux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043099v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siny Ndoye" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sidiki Ba" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44554" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640003v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manzelli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. San&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Diedhiou" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ru&#235;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215276v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46616" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832401v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680186v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Niang" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010085776" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277077v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Diatta" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiane" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276904v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Manga" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Senghor" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277087v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soumare" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marut" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277066v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sall" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425028v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080553v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ehemba" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coq" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niokane" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodivit" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080544v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Olivry" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tanimoun" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.12343" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081080v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.aurent Kergoat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiemaux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ramarohetra" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.ulie Gardelle" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.9633" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077710v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555891v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaly Toure" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Bouaita" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niang" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845633v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845821v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hiernaux" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gardelle" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8914" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174095v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sanchez Cohen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavez Ramirez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680442v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descroix Luc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/gestion-integree-des-ressources-eau-afrique-1751.html" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845669v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845666v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157836v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845673v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3296" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157726v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845668v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34839" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174022v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174023v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Jasso Ibarra" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174099v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzalez Cervantes" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830524v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzales Barrios" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plenecassagne" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157841v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804290v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macias" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157866v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Barral" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373440v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Broutin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ciss&#233;" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciss&#233;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516321v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Sadio" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186914v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840443v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/tel-02157642v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>