--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Doyen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of illegal fishing on the sustainability of the coastal fishery in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.13411-13437. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-023-04413-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ussif Rashid Sumalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivar Ekeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Viability and Resilience of Savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivric Valaire Yatat–djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapan Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-024-09989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fork to fish: The role of demand on the sustainability of multi-species fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.108320. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When profitability meets conservation objectives through biodiversity offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e12389. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-dependent scenarios of land use for biodiversity and ecosystem services in the New Aquitaine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Andraina Andriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Gaufreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.107. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-022-01964-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Multi-species MSY to Achieve Ecological-Economic Sustainability of a Coral Reef Fishery System in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (5), pp.771-789. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-022-09847-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience management for coastal fisheries facing with global changes and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cuilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.634-656. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eap.2022.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological-economic resilience of a fished coral reef through stochastic multi-species MSY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Economics Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bordeaux School of Economics (BSE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic impacts of agroforestry policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rais Assa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorrilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From no whinge scenarios to viability tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumgärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability standards, multicriteria maximin, and viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the land use allocation model for agroecosystems: The case of Torrecchia Vecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Elalamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 252, pp.109607. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Economic Yield Fishery Management in the Face of Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Masseck Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jamont Junior Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mama Guene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tragedy of Open Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 (1), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-016-0205-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing Sustainability as a Safe Policy Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim G Benton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10103682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does MMEY Mitigate the Bioeconomic Effects of Climate Change for Mixed Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahad-Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.317 - 332. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of land use reveals a selection bias in tree species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the resilience of small-scale fisheries: A modeling approach to explore the use of in-shore pelagic resources in Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 96, pp.291-304. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability and resilience of small-scale fisheries through cooperative arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21 (6), pp.713-741. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X16000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal allocations of agricultural intensity reveal win-no loss solutions for food production and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-0947-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of dynamic models for bird populations in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Miglianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.407 - 418. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-015-9494-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and costs of biodiversity in agricultural public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (1), pp.51-76. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbu005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for small-scale fisheries in the context of food security constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 119, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisficing versus optimality: criteria for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (2), pp.281-297. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-014-9944-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk versus Economic Performance in a Mixed Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Dichmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population viability analysis to co-viability of farmland biodiversity and agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated models, scenarios and dynamics of climate, land use and common birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (1-2), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-014-1202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Innes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability trade-offs in the evaluation of strategies to manage recreational fishing in a marine park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Richard Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J. Marriott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.59--69. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and the trade-off between ecological and productive functions of agro-landscapes: a model of cattle-bird interactions in a grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.38-49. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-economic model for the ecosystem-based management of the coastal fishery in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, à paraître. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X13000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does economic risk aversion affect biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.96 - 109. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/11-1887.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic viability approach to ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.32-42. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable coalitions in the commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triple bottom line: Meeting ecological, economic and social goals with individual transferable Quotas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeem.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action versus Result-Oriented Schemes in grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different policy scenarios to promote various targets of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane L. Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin, Viability and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (9), pp.1414-1430. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio economic modeling for a sustainable management of biodiversity in agricultural lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (4), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic viability and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (10), pp.629-634. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier à long terme performance productive et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (30), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade-offs between livestock grazing and wader conservation in a grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (9), pp.1292-1300. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contribution of modelling to multifunctional agriculture: Learning from comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H.A. Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jellema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (2), p. S147 - p. S160. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal timing of CO2 mitigation policies for a cost-effectiveness model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambrosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (5-6), pp.882-897. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of an economy with an exhaustible resource: A viable control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (1), pp.17-39. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2006.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining viable recovery path toward sustainable fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.411-422. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-viability model of grazing and bird community management in farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a management framework based on spawning-stock biomass indicators sustainable? A viability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (4), pp.761-767. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsm024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of exploited marine ecosystems through protected areas: A viability model and a coral reef case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 208 (2-4), pp.353-366. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis for the sustainable management of renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5-6), pp.466-484. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2005.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of fisheries through marine reserves: a robust modeling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-4797(03)00004-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Biodiversity under Invasive Species Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Atallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade openness and vulnerability to climate change: empirical evidence from 156 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duchel Mandio Abomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Xaverie Possi Tebeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gankou Fowagap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I V Yatat-Djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing IUU for Bioeconomic Resilience of Fisheries: Necessary but Not Sufficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cuilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and the collapse of the French Guiana shrimp fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jamont Junior Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Mama Guene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.337-338. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788974912.M.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.576-577. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788974912.V.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier économie et écologie, un défi impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséfa Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fire risk aversion enhance landscape fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FASIC - GEOSAFE, RMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Ecological Economics for Tropical Ecosystems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser la durabilité pour la gestion des écosystèmes tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Ecological Economics for Tropical Ecosystems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar CIAT (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Université Santos (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAERE Ecological-Economic Resilience of Ecosystems (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right Job and the Job Right: Novelty, Impact and Journal Stratification in Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI Conference Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MathsAmsud MOVECO (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar NIMBIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tenessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economic modeling and scenarios for biodiversity and ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN-Econ Spring School in Environmental Economics (Keynote speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Universidad Técnica Federico Santa María (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference SIAM-MPE (organisateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar NIMBIOS, University of Tennessee (invited researcher)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Biogeco (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar RMIT Optimization Group (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QUT Business School Economics and Finance (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Crawford School of Public Policy (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tragedy of Open Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Flagstaff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability around the Hyper-LSP in French distribution channel: A Prey-Predator modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Allamano-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IEEE IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain. pp.584-590, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM.2015.7380217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01437311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICES MSEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar SETE (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Moulis-en-Médoc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ScenNet (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Fagstaff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GREThA (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economic for tropical ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Round table organizer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Mathematics of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conferences on Mathematics of Planet Earth (Round table)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LIGA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MODSIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPBES-GIEC (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for marine biodiversity and fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Instituto do Mar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPBES-GIEC (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LIGA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for fisheries management in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de la pépinière interdisciplinaire de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Bio-economics (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability around the Hyper-LSP in French distribution channel: a “Prey-Predator” modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Allamano-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2015 : International Conference on Industrial Engineering and Systems Management 2015 (6th IEEE-IESM Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MODSIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IIWEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Villa de Leyva, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural species distribution models contrast tree responses to land use and climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilis WorkShop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium VOGUE (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios et modélisation écologico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public hearing in the Sénat (French Senate) on Fisheries. Vidéo of the round table.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London - French Embassy Conference-Débat on Biodiversity Futures (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Viability modelling for the resilience of socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Resilience (Invited speaker and chairman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling annual world conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring resiliency and tipping points in agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International EcoSummit "Ecological sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University. Columbus, USA., Sep 2012, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management flexibility as a new dimension of the trade-offs occurring in grassland agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated models and scenarios of climate, land use and common birds dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja R. Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change and Human Security Conference (GECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Environmental Change and Human Security (GECS)., Nov 2012, Marrakech, Morocco. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of livestock farming systems : landscape heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of European Federation og Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2011, Stavanger, Norway. 440 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATION RIGIDITY AND ECOLOGICALECONOMIC RECONCILIATION IN AGRICULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Labo/service de l'auteur, Montpellier, FRA., Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the relationship between production intensity and sustainability: application to the whole gradient of beef and dairy production systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Eraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier production et conservation dans les paysages agricoles : importance de l’hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion impact on bio-economic performances in an agricultural public policy contex t: a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Ecological Economics (ISEE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Earth System Governance Project (ESSP). Lund, POL., Aug 2010, Breme-Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier production et conservation dans les paysages agricoles: importance de l'hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale trade-offs between production and environment in grassland agroecosystems: application to livestock farming systems and biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2010, Eraklion, Greece. pp.321-321, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmbird - an interdiciplinary modelling project on the coviability of farming systems and bird biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009an international symposium onMethodologies for Integrated Analysisof Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-viability modelling and the ecosystem approach to fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Coping with global change in marine social-ecological systems. FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting viable recovery paths towards sustainable fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Approche Systémique des Pêches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Boulogne sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action versus result-oriented schemes : a dynamic modelling approach linking grazing and bird populations in a grassland agro-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech University of Life Science. Facutly of Environmental Sciences, Prague, CZE., Sep 2009, Prague, Czech Republic. pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle répartition spatiale des enjeux de production et de conservation d’une agriculture multifonctionnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réveil du Dodo III - 3 journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 2 (Sciences et Techniques) (UM2). Montpellier-Environnement-Biodiversité, Montpellier, FRA., Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'effet des seuils de chargement sur les performances productives et écologiques de troupeaux valorisant des prairies à forts enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2008, Paris, France. pp.213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model to predict how grazing management can sustain bird community in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Eger, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis for a forestry management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA Third European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheptel multi-espèces lamas-ovins et contrôle de la reproduction : une analyse de viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA Newsletter - Spring 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions for a Win-Win Partnership between Agriculture and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Spring 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Spring 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Fall 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires de plaine et grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Nouvelle-Aquitaine, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et formalismes de la durabilité pour la biodiversité et les services écosystémiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sciences humaines pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport sur le changement climatique an Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. H. Le Treut, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques : évaluation des impacts du changement climatique : chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Irichabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.89-103, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Management Regimes : A Major Driver of the Production / Conservation Trade-Offs in Grassland Agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazing ecology : vegetation and soil impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2012, Agriculture Issues and Policies, 9781621004684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture with profitable farming and biodiversity conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DG Environment News Alert Service, European Commission, Science for Environment Policy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches maritimes : comment concilier exploitation et préservation des ressources halieutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sénat : Rapport 495 Office Parlementaire d’évaluation des Choix Scien- tifiques et Technologiques. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-averse behaviour may improve farmland biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Science for Environment Policy, Commission Européenne; DG Environnement. 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de nappes aquifères : une approche par la théorie de la viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland bird conservation in agrolandscapes: relative effects of land use proportions and landscape structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECA international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. 2009, Ecological engineering from concepts to applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade offs between ecological and economic performances in grazed grasslands: importance of temporal stocking density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International XXI IGC - VIII IRC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 591 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach to assess trade-offs between ecological and productive outcomes in livestock farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of abstracts of the 59th Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania. Wageningen Academic Publisher, 90 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Doyen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ussif Rashid Sumalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivar Ekeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Viability and Resilience of Savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivric Valaire Yatat–djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapan Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-024-09989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of illegal fishing on the sustainability of the coastal fishery in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.13411-13437. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-023-04413-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fork to fish: The role of demand on the sustainability of multi-species fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.108320. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When profitability meets conservation objectives through biodiversity offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e12389. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Multi-species MSY to Achieve Ecological-Economic Sustainability of a Coral Reef Fishery System in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (5), pp.771-789. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-022-09847-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-dependent scenarios of land use for biodiversity and ecosystem services in the New Aquitaine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Andraina Andriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Gaufreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.107. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-022-01964-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience management for coastal fisheries facing with global changes and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cuilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.634-656. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eap.2022.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological-economic resilience of a fished coral reef through stochastic multi-species MSY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Economics Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bordeaux School of Economics (BSE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the land use allocation model for agroecosystems: The case of Torrecchia Vecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Elalamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 252, pp.109607. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability standards, multicriteria maximin, and viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From no whinge scenarios to viability tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumgärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic impacts of agroforestry policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rais Assa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorrilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does MMEY Mitigate the Bioeconomic Effects of Climate Change for Mixed Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahad-Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.317 - 332. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing Sustainability as a Safe Policy Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim G Benton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10103682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tragedy of Open Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 (1), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-016-0205-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Economic Yield Fishery Management in the Face of Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Masseck Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jamont Junior Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mama Guene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of land use reveals a selection bias in tree species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the resilience of small-scale fisheries: A modeling approach to explore the use of in-shore pelagic resources in Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 96, pp.291-304. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal allocations of agricultural intensity reveal win-no loss solutions for food production and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-0947-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of dynamic models for bird populations in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Miglianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.407 - 418. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-015-9494-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability and resilience of small-scale fisheries through cooperative arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21 (6), pp.713-741. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X16000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisficing versus optimality: criteria for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (2), pp.281-297. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-014-9944-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for small-scale fisheries in the context of food security constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 119, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and costs of biodiversity in agricultural public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (1), pp.51-76. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbu005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated models, scenarios and dynamics of climate, land use and common birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (1-2), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-014-1202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Innes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability trade-offs in the evaluation of strategies to manage recreational fishing in a marine park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Richard Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J. Marriott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.59--69. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and the trade-off between ecological and productive functions of agro-landscapes: a model of cattle-bird interactions in a grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.38-49. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population viability analysis to co-viability of farmland biodiversity and agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk versus Economic Performance in a Mixed Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Dichmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does economic risk aversion affect biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.96 - 109. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/11-1887.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-economic model for the ecosystem-based management of the coastal fishery in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, à paraître. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X13000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable coalitions in the commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triple bottom line: Meeting ecological, economic and social goals with individual transferable Quotas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeem.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic viability approach to ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.32-42. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different policy scenarios to promote various targets of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane L. Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action versus Result-Oriented Schemes in grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin, Viability and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (9), pp.1414-1430. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio economic modeling for a sustainable management of biodiversity in agricultural lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (4), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade-offs between livestock grazing and wader conservation in a grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (9), pp.1292-1300. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier à long terme performance productive et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (30), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic viability and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (10), pp.629-634. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contribution of modelling to multifunctional agriculture: Learning from comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H.A. Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jellema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (2), p. S147 - p. S160. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal timing of CO2 mitigation policies for a cost-effectiveness model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambrosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (5-6), pp.882-897. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-viability model of grazing and bird community management in farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of an economy with an exhaustible resource: A viable control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (1), pp.17-39. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2006.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining viable recovery path toward sustainable fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.411-422. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a management framework based on spawning-stock biomass indicators sustainable? A viability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (4), pp.761-767. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsm024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of exploited marine ecosystems through protected areas: A viability model and a coral reef case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 208 (2-4), pp.353-366. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis for the sustainable management of renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5-6), pp.466-484. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2005.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of fisheries through marine reserves: a robust modeling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-4797(03)00004-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Biodiversity under Invasive Species Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Atallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I V Yatat-Djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade openness and vulnerability to climate change: empirical evidence from 156 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duchel Mandio Abomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Xaverie Possi Tebeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gankou Fowagap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing IUU for Bioeconomic Resilience of Fisheries: Necessary but Not Sufficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cuilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and the collapse of the French Guiana shrimp fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jamont Junior Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Mama Guene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.576-577. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788974912.V.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.337-338. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788974912.M.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier économie et écologie, un défi impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséfa Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser la durabilité pour la gestion des écosystèmes tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Ecological Economics for Tropical Ecosystems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fire risk aversion enhance landscape fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FASIC - GEOSAFE, RMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Ecological Economics for Tropical Ecosystems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference SIAM-MPE (organisateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Universidad Técnica Federico Santa María (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar NIMBIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tenessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economic modeling and scenarios for biodiversity and ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN-Econ Spring School in Environmental Economics (Keynote speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MathsAmsud MOVECO (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right Job and the Job Right: Novelty, Impact and Journal Stratification in Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI Conference Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar NIMBIOS, University of Tennessee (invited researcher)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Université Santos (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar CIAT (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAERE Ecological-Economic Resilience of Ecosystems (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QUT Business School Economics and Finance (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar RMIT Optimization Group (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Crawford School of Public Policy (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Biogeco (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GREThA (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar SETE (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Moulis-en-Médoc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ScenNet (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Fagstaff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability around the Hyper-LSP in French distribution channel: A Prey-Predator modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Allamano-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IEEE IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain. pp.584-590, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM.2015.7380217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01437311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICES MSEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tragedy of Open Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Flagstaff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economic for tropical ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Round table organizer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Mathematics of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conferences on Mathematics of Planet Earth (Round table)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for marine biodiversity and fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Instituto do Mar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPBES-GIEC (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LIGA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPBES-GIEC (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MODSIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LIGA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for fisheries management in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de la pépinière interdisciplinaire de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Bio-economics (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability around the Hyper-LSP in French distribution channel: a “Prey-Predator” modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Allamano-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2015 : International Conference on Industrial Engineering and Systems Management 2015 (6th IEEE-IESM Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IIWEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Villa de Leyva, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MODSIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London - French Embassy Conference-Débat on Biodiversity Futures (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios et modélisation écologico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public hearing in the Sénat (French Senate) on Fisheries. Vidéo of the round table.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Viability modelling for the resilience of socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Resilience (Invited speaker and chairman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling annual world conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium VOGUE (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural species distribution models contrast tree responses to land use and climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilis WorkShop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated models and scenarios of climate, land use and common birds dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja R. Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change and Human Security Conference (GECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Environmental Change and Human Security (GECS)., Nov 2012, Marrakech, Morocco. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management flexibility as a new dimension of the trade-offs occurring in grassland agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring resiliency and tipping points in agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International EcoSummit "Ecological sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University. Columbus, USA., Sep 2012, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of livestock farming systems : landscape heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of European Federation og Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2011, Stavanger, Norway. 440 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion impact on bio-economic performances in an agricultural public policy contex t: a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Ecological Economics (ISEE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Earth System Governance Project (ESSP). Lund, POL., Aug 2010, Breme-Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier production et conservation dans les paysages agricoles : importance de l’hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the relationship between production intensity and sustainability: application to the whole gradient of beef and dairy production systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Eraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATION RIGIDITY AND ECOLOGICALECONOMIC RECONCILIATION IN AGRICULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Labo/service de l'auteur, Montpellier, FRA., Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier production et conservation dans les paysages agricoles: importance de l'hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale trade-offs between production and environment in grassland agroecosystems: application to livestock farming systems and biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2010, Eraklion, Greece. pp.321-321, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action versus result-oriented schemes : a dynamic modelling approach linking grazing and bird populations in a grassland agro-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech University of Life Science. Facutly of Environmental Sciences, Prague, CZE., Sep 2009, Prague, Czech Republic. pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting viable recovery paths towards sustainable fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Approche Systémique des Pêches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Boulogne sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle répartition spatiale des enjeux de production et de conservation d’une agriculture multifonctionnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réveil du Dodo III - 3 journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 2 (Sciences et Techniques) (UM2). Montpellier-Environnement-Biodiversité, Montpellier, FRA., Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-viability modelling and the ecosystem approach to fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Coping with global change in marine social-ecological systems. FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmbird - an interdiciplinary modelling project on the coviability of farming systems and bird biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009an international symposium onMethodologies for Integrated Analysisof Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'effet des seuils de chargement sur les performances productives et écologiques de troupeaux valorisant des prairies à forts enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2008, Paris, France. pp.213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model to predict how grazing management can sustain bird community in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Eger, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis for a forestry management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA Third European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheptel multi-espèces lamas-ovins et contrôle de la reproduction : une analyse de viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA Newsletter - Spring 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions for a Win-Win Partnership between Agriculture and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Spring 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Spring 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Fall 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires de plaine et grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Nouvelle-Aquitaine, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et formalismes de la durabilité pour la biodiversité et les services écosystémiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques : évaluation des impacts du changement climatique : chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Irichabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.89-103, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sciences humaines pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport sur le changement climatique an Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. H. Le Treut, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Management Regimes : A Major Driver of the Production / Conservation Trade-Offs in Grassland Agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazing ecology : vegetation and soil impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2012, Agriculture Issues and Policies, 9781621004684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches maritimes : comment concilier exploitation et préservation des ressources halieutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sénat : Rapport 495 Office Parlementaire d’évaluation des Choix Scien- tifiques et Technologiques. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture with profitable farming and biodiversity conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DG Environment News Alert Service, European Commission, Science for Environment Policy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-averse behaviour may improve farmland biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Science for Environment Policy, Commission Européenne; DG Environnement. 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de nappes aquifères : une approche par la théorie de la viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland bird conservation in agrolandscapes: relative effects of land use proportions and landscape structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECA international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. 2009, Ecological engineering from concepts to applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade offs between ecological and economic performances in grazed grasslands: importance of temporal stocking density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International XXI IGC - VIII IRC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 591 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach to assess trade-offs between ecological and productive outcomes in livestock farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of abstracts of the 59th Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania. Wageningen Academic Publisher, 90 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kersulec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gomes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-023-04413-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivric Valaire Yatat&#8211;djeumen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Ghosh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09989-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Ciss&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Andraina Andriamanantena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gaufreteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01964-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09847-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cuilleret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2022.03.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Th&#233;baud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152087v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumg&#228;rtner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12250" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Elalamy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109607" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Masseck Diop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jamont Junior Duplan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mama Guene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0205-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Mouysset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim G Benton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10103682" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01899143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahad-Ciss&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12514" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Hardy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mills" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X16000152" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dross" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0947-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miglianico" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9494-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.02.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9944-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134866v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Deng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dichmont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jennings" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.01.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12184" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ellis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard Little" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Marriott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.05.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799072v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X13000065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1887.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745891v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745894v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Little" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.01.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NPLKGKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033257" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000936v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane L. Mouysset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Doyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.08.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKGWRNTS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019014v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2012.03.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52JGW8ZN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019733v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.12.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X4QKJ20-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453499v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.07.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197825v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LCZ9NBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.A. Rossing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellema" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.030" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716356v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2007.11.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2006.03.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCHB02ZN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.02.036" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lemel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.043" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L9726H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178261v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Guilbaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Rochet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsm024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferraris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.06.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2005.12.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716683v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-4797(03)00004-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SP9MCT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426155v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Atallah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duchel Mandio Abomo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Xaverie Possi Tebeng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gankou Fowagap" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391328v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Yatat-Djeumen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Tewa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghosh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04439210v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01243305v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Diop" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Mama Guene" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055842v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.M.12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055833v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.V.5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974386v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;fa Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246308v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274043v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274034v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196622v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274136v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274087v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274080v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274528v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274140v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160806v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274069v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274120v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274054v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274253v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274272v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274269v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274258v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274211v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196635v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01437311v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Allamano-Kessler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Morana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380217" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274348v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274303v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274338v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274278v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274318v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274335v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274415v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274519v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274351v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274520v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274423v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274518v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274419v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274430v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274427v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274517v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274378v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796849v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274516v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274524v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274448v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274525v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274521v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745529v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523535v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753565v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753697v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198118v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510552v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939773v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368412v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368624v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231300v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197960v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939631v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756154v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580781v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769373v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883851v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masure" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196599v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196595v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196614v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885374v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160804v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798293v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599353v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Irichabeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198014v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160800v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160803v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590490v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580455v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198123v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197742v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197723v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivric Valaire Yatat&#8211;djeumen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Ghosh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09989-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kersulec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-023-04413-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Ciss&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09847-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Andraina Andriamanantena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gaufreteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01964-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cuilleret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2022.03.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Th&#233;baud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Elalamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109607" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12250" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumg&#228;rtner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01899143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahad-Ciss&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Mouysset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim G Benton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10103682" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0205-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Masseck Diop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jamont Junior Duplan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mama Guene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Hardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mills" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dross" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0947-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miglianico" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9494-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X16000152" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9944-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565811v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ellis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard Little" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Marriott" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.05.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12184" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Deng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dichmont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jennings" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.01.013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1887.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799072v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X13000065" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Little" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.01.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NPLKGKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane L. Mouysset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Doyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.08.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKGWRNTS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191070v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033257" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019014v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2012.03.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52JGW8ZN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019733v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.12.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X4QKJ20-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LCZ9NBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grene" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453499v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.07.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.A. Rossing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellema" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.030" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716356v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2007.11.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lemel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.043" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L9726H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186925v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2006.03.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCHB02ZN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.02.036" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178261v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Guilbaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Rochet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsm024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferraris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.06.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2005.12.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716683v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-4797(03)00004-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SP9MCT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426155v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Atallah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Yatat-Djeumen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Tewa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghosh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duchel Mandio Abomo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Xaverie Possi Tebeng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gankou Fowagap" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04439210v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01243305v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Diop" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Mama Guene" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055833v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.V.5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055842v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.M.12" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974386v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;fa Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246308v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196622v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274043v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274034v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274061v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274120v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160806v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274069v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274140v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274196v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274269v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274272v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274258v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274211v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274278v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274303v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274338v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274345v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01437311v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Allamano-Kessler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Morana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380217" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196635v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274318v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274335v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274423v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274518v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274419v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274362v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274354v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274520v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274351v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274519v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274427v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233387v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274378v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274517v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274415v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274448v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274525v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274521v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274516v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796849v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745529v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000829v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753697v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753565v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523535v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510552v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939773v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231300v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368624v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197960v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368412v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939631v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756154v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580781v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769373v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883851v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masure" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196599v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196595v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885374v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196614v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160804v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599353v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Irichabeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798293v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198014v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160803v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160800v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590490v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580455v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198123v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197742v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197723v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>