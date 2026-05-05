--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Doyen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ussif Rashid Sumalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivar Ekeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Viability and Resilience of Savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivric Valaire Yatat–djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapan Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-024-09989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of illegal fishing on the sustainability of the coastal fishery in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.13411-13437. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-023-04413-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fork to fish: The role of demand on the sustainability of multi-species fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.108320. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When profitability meets conservation objectives through biodiversity offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e12389. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Multi-species MSY to Achieve Ecological-Economic Sustainability of a Coral Reef Fishery System in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (5), pp.771-789. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-022-09847-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-dependent scenarios of land use for biodiversity and ecosystem services in the New Aquitaine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Andraina Andriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Gaufreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.107. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-022-01964-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience management for coastal fisheries facing with global changes and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cuilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.634-656. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eap.2022.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological-economic resilience of a fished coral reef through stochastic multi-species MSY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Economics Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bordeaux School of Economics (BSE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the land use allocation model for agroecosystems: The case of Torrecchia Vecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Elalamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 252, pp.109607. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability standards, multicriteria maximin, and viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From no whinge scenarios to viability tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumgärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic impacts of agroforestry policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rais Assa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorrilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does MMEY Mitigate the Bioeconomic Effects of Climate Change for Mixed Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahad-Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.317 - 332. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing Sustainability as a Safe Policy Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim G Benton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10103682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tragedy of Open Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 (1), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-016-0205-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Economic Yield Fishery Management in the Face of Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Masseck Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jamont Junior Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mama Guene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of land use reveals a selection bias in tree species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the resilience of small-scale fisheries: A modeling approach to explore the use of in-shore pelagic resources in Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 96, pp.291-304. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal allocations of agricultural intensity reveal win-no loss solutions for food production and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-0947-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of dynamic models for bird populations in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Miglianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.407 - 418. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-015-9494-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability and resilience of small-scale fisheries through cooperative arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21 (6), pp.713-741. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X16000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisficing versus optimality: criteria for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (2), pp.281-297. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-014-9944-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for small-scale fisheries in the context of food security constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 119, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and costs of biodiversity in agricultural public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (1), pp.51-76. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbu005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated models, scenarios and dynamics of climate, land use and common birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (1-2), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-014-1202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Innes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability trade-offs in the evaluation of strategies to manage recreational fishing in a marine park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Richard Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J. Marriott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.59--69. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and the trade-off between ecological and productive functions of agro-landscapes: a model of cattle-bird interactions in a grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.38-49. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population viability analysis to co-viability of farmland biodiversity and agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk versus Economic Performance in a Mixed Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Dichmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does economic risk aversion affect biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.96 - 109. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/11-1887.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-economic model for the ecosystem-based management of the coastal fishery in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, à paraître. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X13000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable coalitions in the commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triple bottom line: Meeting ecological, economic and social goals with individual transferable Quotas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeem.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic viability approach to ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.32-42. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different policy scenarios to promote various targets of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane L. Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action versus Result-Oriented Schemes in grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin, Viability and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (9), pp.1414-1430. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio economic modeling for a sustainable management of biodiversity in agricultural lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (4), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade-offs between livestock grazing and wader conservation in a grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (9), pp.1292-1300. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier à long terme performance productive et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (30), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic viability and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (10), pp.629-634. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contribution of modelling to multifunctional agriculture: Learning from comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H.A. Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jellema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (2), p. S147 - p. S160. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal timing of CO2 mitigation policies for a cost-effectiveness model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambrosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (5-6), pp.882-897. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-viability model of grazing and bird community management in farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of an economy with an exhaustible resource: A viable control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (1), pp.17-39. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2006.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining viable recovery path toward sustainable fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.411-422. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a management framework based on spawning-stock biomass indicators sustainable? A viability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (4), pp.761-767. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsm024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of exploited marine ecosystems through protected areas: A viability model and a coral reef case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 208 (2-4), pp.353-366. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis for the sustainable management of renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5-6), pp.466-484. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2005.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of fisheries through marine reserves: a robust modeling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-4797(03)00004-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Biodiversity under Invasive Species Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Atallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I V Yatat-Djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade openness and vulnerability to climate change: empirical evidence from 156 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duchel Mandio Abomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Xaverie Possi Tebeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gankou Fowagap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing IUU for Bioeconomic Resilience of Fisheries: Necessary but Not Sufficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cuilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and the collapse of the French Guiana shrimp fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jamont Junior Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Mama Guene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.576-577. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788974912.V.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.337-338. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788974912.M.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier économie et écologie, un défi impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséfa Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser la durabilité pour la gestion des écosystèmes tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Ecological Economics for Tropical Ecosystems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fire risk aversion enhance landscape fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FASIC - GEOSAFE, RMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Ecological Economics for Tropical Ecosystems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference SIAM-MPE (organisateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Universidad Técnica Federico Santa María (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar NIMBIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tenessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economic modeling and scenarios for biodiversity and ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN-Econ Spring School in Environmental Economics (Keynote speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MathsAmsud MOVECO (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right Job and the Job Right: Novelty, Impact and Journal Stratification in Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI Conference Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar NIMBIOS, University of Tennessee (invited researcher)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Université Santos (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar CIAT (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAERE Ecological-Economic Resilience of Ecosystems (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QUT Business School Economics and Finance (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar RMIT Optimization Group (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Crawford School of Public Policy (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Biogeco (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GREThA (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar SETE (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Moulis-en-Médoc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ScenNet (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Fagstaff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability around the Hyper-LSP in French distribution channel: A Prey-Predator modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Allamano-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IEEE IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain. pp.584-590, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM.2015.7380217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01437311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICES MSEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tragedy of Open Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Flagstaff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economic for tropical ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Round table organizer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Mathematics of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conferences on Mathematics of Planet Earth (Round table)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for marine biodiversity and fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Instituto do Mar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPBES-GIEC (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LIGA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPBES-GIEC (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MODSIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LIGA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for fisheries management in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de la pépinière interdisciplinaire de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Bio-economics (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability around the Hyper-LSP in French distribution channel: a “Prey-Predator” modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Allamano-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2015 : International Conference on Industrial Engineering and Systems Management 2015 (6th IEEE-IESM Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IIWEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Villa de Leyva, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MODSIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London - French Embassy Conference-Débat on Biodiversity Futures (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios et modélisation écologico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public hearing in the Sénat (French Senate) on Fisheries. Vidéo of the round table.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Viability modelling for the resilience of socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Resilience (Invited speaker and chairman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling annual world conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium VOGUE (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural species distribution models contrast tree responses to land use and climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilis WorkShop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated models and scenarios of climate, land use and common birds dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja R. Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change and Human Security Conference (GECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Environmental Change and Human Security (GECS)., Nov 2012, Marrakech, Morocco. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management flexibility as a new dimension of the trade-offs occurring in grassland agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring resiliency and tipping points in agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International EcoSummit "Ecological sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University. Columbus, USA., Sep 2012, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of livestock farming systems : landscape heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of European Federation og Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2011, Stavanger, Norway. 440 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion impact on bio-economic performances in an agricultural public policy contex t: a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Ecological Economics (ISEE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Earth System Governance Project (ESSP). Lund, POL., Aug 2010, Breme-Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier production et conservation dans les paysages agricoles : importance de l’hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the relationship between production intensity and sustainability: application to the whole gradient of beef and dairy production systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Eraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATION RIGIDITY AND ECOLOGICALECONOMIC RECONCILIATION IN AGRICULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Labo/service de l'auteur, Montpellier, FRA., Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier production et conservation dans les paysages agricoles: importance de l'hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale trade-offs between production and environment in grassland agroecosystems: application to livestock farming systems and biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2010, Eraklion, Greece. pp.321-321, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action versus result-oriented schemes : a dynamic modelling approach linking grazing and bird populations in a grassland agro-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech University of Life Science. Facutly of Environmental Sciences, Prague, CZE., Sep 2009, Prague, Czech Republic. pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting viable recovery paths towards sustainable fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Approche Systémique des Pêches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Boulogne sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle répartition spatiale des enjeux de production et de conservation d’une agriculture multifonctionnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réveil du Dodo III - 3 journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 2 (Sciences et Techniques) (UM2). Montpellier-Environnement-Biodiversité, Montpellier, FRA., Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-viability modelling and the ecosystem approach to fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Coping with global change in marine social-ecological systems. FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmbird - an interdiciplinary modelling project on the coviability of farming systems and bird biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009an international symposium onMethodologies for Integrated Analysisof Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'effet des seuils de chargement sur les performances productives et écologiques de troupeaux valorisant des prairies à forts enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2008, Paris, France. pp.213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model to predict how grazing management can sustain bird community in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Eger, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis for a forestry management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA Third European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheptel multi-espèces lamas-ovins et contrôle de la reproduction : une analyse de viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA Newsletter - Spring 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions for a Win-Win Partnership between Agriculture and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Spring 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Spring 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Fall 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires de plaine et grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Nouvelle-Aquitaine, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et formalismes de la durabilité pour la biodiversité et les services écosystémiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques : évaluation des impacts du changement climatique : chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Irichabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.89-103, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sciences humaines pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport sur le changement climatique an Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. H. Le Treut, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Management Regimes : A Major Driver of the Production / Conservation Trade-Offs in Grassland Agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazing ecology : vegetation and soil impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2012, Agriculture Issues and Policies, 9781621004684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches maritimes : comment concilier exploitation et préservation des ressources halieutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sénat : Rapport 495 Office Parlementaire d’évaluation des Choix Scien- tifiques et Technologiques. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture with profitable farming and biodiversity conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DG Environment News Alert Service, European Commission, Science for Environment Policy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-averse behaviour may improve farmland biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Science for Environment Policy, Commission Européenne; DG Environnement. 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de nappes aquifères : une approche par la théorie de la viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland bird conservation in agrolandscapes: relative effects of land use proportions and landscape structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECA international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. 2009, Ecological engineering from concepts to applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade offs between ecological and economic performances in grazed grasslands: importance of temporal stocking density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International XXI IGC - VIII IRC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 591 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach to assess trade-offs between ecological and productive outcomes in livestock farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of abstracts of the 59th Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania. Wageningen Academic Publisher, 90 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Doyen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of illegal fishing on the sustainability of the coastal fishery in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.13411-13437. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-023-04413-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ussif Rashid Sumalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivar Ekeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Viability and Resilience of Savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivric Valaire Yatat–djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapan Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-024-09989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fork to fish: The role of demand on the sustainability of multi-species fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.108320. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When profitability meets conservation objectives through biodiversity offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e12389. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Multi-species MSY to Achieve Ecological-Economic Sustainability of a Coral Reef Fishery System in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (5), pp.771-789. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-022-09847-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-dependent scenarios of land use for biodiversity and ecosystem services in the New Aquitaine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Andraina Andriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Gaufreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.107. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-022-01964-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience management for coastal fisheries facing with global changes and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cuilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.634-656. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eap.2022.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological-economic resilience of a fished coral reef through stochastic multi-species MSY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Economics Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bordeaux School of Economics (BSE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic impacts of agroforestry policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rais Assa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorrilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability standards, multicriteria maximin, and viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the land use allocation model for agroecosystems: The case of Torrecchia Vecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Elalamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 252, pp.109607. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From no whinge scenarios to viability tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumgärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Economic Yield Fishery Management in the Face of Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Masseck Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jamont Junior Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mama Guene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does MMEY Mitigate the Bioeconomic Effects of Climate Change for Mixed Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahad-Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.317 - 332. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing Sustainability as a Safe Policy Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim G Benton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10103682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tragedy of Open Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 (1), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-016-0205-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of land use reveals a selection bias in tree species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the resilience of small-scale fisheries: A modeling approach to explore the use of in-shore pelagic resources in Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 96, pp.291-304. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability and resilience of small-scale fisheries through cooperative arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21 (6), pp.713-741. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X16000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal allocations of agricultural intensity reveal win-no loss solutions for food production and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-0947-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of dynamic models for bird populations in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Miglianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.407 - 418. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-015-9494-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisficing versus optimality: criteria for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (2), pp.281-297. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-014-9944-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for small-scale fisheries in the context of food security constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 119, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and costs of biodiversity in agricultural public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (1), pp.51-76. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbu005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk versus Economic Performance in a Mixed Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Dichmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population viability analysis to co-viability of farmland biodiversity and agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated models, scenarios and dynamics of climate, land use and common birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (1-2), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-014-1202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Innes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability trade-offs in the evaluation of strategies to manage recreational fishing in a marine park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Richard Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J. Marriott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.59--69. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and the trade-off between ecological and productive functions of agro-landscapes: a model of cattle-bird interactions in a grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.38-49. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-economic model for the ecosystem-based management of the coastal fishery in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, à paraître. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X13000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does economic risk aversion affect biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.96 - 109. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/11-1887.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic viability approach to ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.32-42. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable coalitions in the commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triple bottom line: Meeting ecological, economic and social goals with individual transferable Quotas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeem.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different policy scenarios to promote various targets of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane L. Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action versus Result-Oriented Schemes in grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin, Viability and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (9), pp.1414-1430. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio economic modeling for a sustainable management of biodiversity in agricultural lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (4), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic viability and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (10), pp.629-634. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier à long terme performance productive et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (30), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade-offs between livestock grazing and wader conservation in a grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (9), pp.1292-1300. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contribution of modelling to multifunctional agriculture: Learning from comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H.A. Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jellema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (2), p. S147 - p. S160. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal timing of CO2 mitigation policies for a cost-effectiveness model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambrosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (5-6), pp.882-897. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-viability model of grazing and bird community management in farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of an economy with an exhaustible resource: A viable control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (1), pp.17-39. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2006.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining viable recovery path toward sustainable fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.411-422. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a management framework based on spawning-stock biomass indicators sustainable? A viability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (4), pp.761-767. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsm024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of exploited marine ecosystems through protected areas: A viability model and a coral reef case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 208 (2-4), pp.353-366. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis for the sustainable management of renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5-6), pp.466-484. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2005.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of fisheries through marine reserves: a robust modeling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-4797(03)00004-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Biodiversity under Invasive Species Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Atallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I V Yatat-Djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade openness and vulnerability to climate change: empirical evidence from 156 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duchel Mandio Abomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Xaverie Possi Tebeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gankou Fowagap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing IUU for Bioeconomic Resilience of Fisheries: Necessary but Not Sufficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cuilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and the collapse of the French Guiana shrimp fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jamont Junior Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Mama Guene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.337-338. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788974912.M.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.576-577. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788974912.V.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier économie et écologie, un défi impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséfa Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser la durabilité pour la gestion des écosystèmes tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Ecological Economics for Tropical Ecosystems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fire risk aversion enhance landscape fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FASIC - GEOSAFE, RMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Ecological Economics for Tropical Ecosystems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar CIAT (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Université Santos (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAERE Ecological-Economic Resilience of Ecosystems (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar NIMBIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tenessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economic modeling and scenarios for biodiversity and ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN-Econ Spring School in Environmental Economics (Keynote speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference SIAM-MPE (organisateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Universidad Técnica Federico Santa María (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MathsAmsud MOVECO (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right Job and the Job Right: Novelty, Impact and Journal Stratification in Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI Conference Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar NIMBIOS, University of Tennessee (invited researcher)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Biogeco (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QUT Business School Economics and Finance (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar RMIT Optimization Group (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Crawford School of Public Policy (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability around the Hyper-LSP in French distribution channel: A Prey-Predator modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Allamano-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IEEE IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain. pp.584-590, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM.2015.7380217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01437311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICES MSEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GREThA (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar SETE (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Moulis-en-Médoc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ScenNet (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Fagstaff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tragedy of Open Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Flagstaff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economic for tropical ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Round table organizer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Mathematics of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conferences on Mathematics of Planet Earth (Round table)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPBES-GIEC (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for marine biodiversity and fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Instituto do Mar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPBES-GIEC (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LIGA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MODSIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LIGA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for fisheries management in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de la pépinière interdisciplinaire de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Bio-economics (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability around the Hyper-LSP in French distribution channel: a “Prey-Predator” modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Allamano-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2015 : International Conference on Industrial Engineering and Systems Management 2015 (6th IEEE-IESM Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MODSIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IIWEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Villa de Leyva, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural species distribution models contrast tree responses to land use and climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilis WorkShop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium VOGUE (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London - French Embassy Conference-Débat on Biodiversity Futures (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios et modélisation écologico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public hearing in the Sénat (French Senate) on Fisheries. Vidéo of the round table.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Viability modelling for the resilience of socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Resilience (Invited speaker and chairman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling annual world conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring resiliency and tipping points in agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International EcoSummit "Ecological sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University. Columbus, USA., Sep 2012, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management flexibility as a new dimension of the trade-offs occurring in grassland agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated models and scenarios of climate, land use and common birds dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja R. Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change and Human Security Conference (GECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Environmental Change and Human Security (GECS)., Nov 2012, Marrakech, Morocco. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of livestock farming systems : landscape heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of European Federation og Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2011, Stavanger, Norway. 440 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier production et conservation dans les paysages agricoles : importance de l’hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the relationship between production intensity and sustainability: application to the whole gradient of beef and dairy production systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Eraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion impact on bio-economic performances in an agricultural public policy contex t: a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Ecological Economics (ISEE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Earth System Governance Project (ESSP). Lund, POL., Aug 2010, Breme-Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATION RIGIDITY AND ECOLOGICALECONOMIC RECONCILIATION IN AGRICULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Labo/service de l'auteur, Montpellier, FRA., Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier production et conservation dans les paysages agricoles: importance de l'hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale trade-offs between production and environment in grassland agroecosystems: application to livestock farming systems and biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2010, Eraklion, Greece. pp.321-321, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmbird - an interdiciplinary modelling project on the coviability of farming systems and bird biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009an international symposium onMethodologies for Integrated Analysisof Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-viability modelling and the ecosystem approach to fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Coping with global change in marine social-ecological systems. FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action versus result-oriented schemes : a dynamic modelling approach linking grazing and bird populations in a grassland agro-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech University of Life Science. Facutly of Environmental Sciences, Prague, CZE., Sep 2009, Prague, Czech Republic. pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting viable recovery paths towards sustainable fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Approche Systémique des Pêches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Boulogne sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle répartition spatiale des enjeux de production et de conservation d’une agriculture multifonctionnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réveil du Dodo III - 3 journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 2 (Sciences et Techniques) (UM2). Montpellier-Environnement-Biodiversité, Montpellier, FRA., Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'effet des seuils de chargement sur les performances productives et écologiques de troupeaux valorisant des prairies à forts enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2008, Paris, France. pp.213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model to predict how grazing management can sustain bird community in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Eger, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis for a forestry management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA Third European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheptel multi-espèces lamas-ovins et contrôle de la reproduction : une analyse de viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA Newsletter - Spring 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions for a Win-Win Partnership between Agriculture and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Spring 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Spring 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Fall 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires de plaine et grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Nouvelle-Aquitaine, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et formalismes de la durabilité pour la biodiversité et les services écosystémiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques : évaluation des impacts du changement climatique : chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Irichabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.89-103, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sciences humaines pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport sur le changement climatique an Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. H. Le Treut, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Management Regimes : A Major Driver of the Production / Conservation Trade-Offs in Grassland Agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazing ecology : vegetation and soil impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2012, Agriculture Issues and Policies, 9781621004684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture with profitable farming and biodiversity conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DG Environment News Alert Service, European Commission, Science for Environment Policy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches maritimes : comment concilier exploitation et préservation des ressources halieutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sénat : Rapport 495 Office Parlementaire d’évaluation des Choix Scien- tifiques et Technologiques. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-averse behaviour may improve farmland biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Science for Environment Policy, Commission Européenne; DG Environnement. 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de nappes aquifères : une approche par la théorie de la viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland bird conservation in agrolandscapes: relative effects of land use proportions and landscape structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECA international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. 2009, Ecological engineering from concepts to applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade offs between ecological and economic performances in grazed grasslands: importance of temporal stocking density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International XXI IGC - VIII IRC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 591 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach to assess trade-offs between ecological and productive outcomes in livestock farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of abstracts of the 59th Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania. Wageningen Academic Publisher, 90 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivric Valaire Yatat&#8211;djeumen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Ghosh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09989-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kersulec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-023-04413-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Ciss&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09847-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Andraina Andriamanantena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gaufreteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01964-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cuilleret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2022.03.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Th&#233;baud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Elalamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109607" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12250" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumg&#228;rtner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01899143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahad-Ciss&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Mouysset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim G Benton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10103682" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0205-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Masseck Diop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jamont Junior Duplan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mama Guene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Hardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mills" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dross" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0947-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miglianico" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9494-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X16000152" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9944-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565811v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ellis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard Little" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Marriott" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.05.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12184" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Deng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dichmont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jennings" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.01.013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1887.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799072v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X13000065" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Little" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.01.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NPLKGKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane L. Mouysset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Doyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.08.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKGWRNTS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191070v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033257" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019014v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2012.03.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52JGW8ZN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019733v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.12.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X4QKJ20-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LCZ9NBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grene" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453499v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.07.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.A. Rossing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellema" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.030" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716356v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2007.11.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lemel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.043" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L9726H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186925v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2006.03.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCHB02ZN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.02.036" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178261v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Guilbaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Rochet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsm024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferraris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.06.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2005.12.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716683v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-4797(03)00004-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SP9MCT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426155v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Atallah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Yatat-Djeumen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Tewa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghosh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duchel Mandio Abomo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Xaverie Possi Tebeng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gankou Fowagap" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04439210v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01243305v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Diop" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Mama Guene" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055833v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.V.5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055842v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.M.12" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974386v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;fa Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246308v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196622v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274043v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274034v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274061v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274120v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160806v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274069v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274140v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274196v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274269v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274272v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274258v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274211v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274278v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274303v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274338v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274345v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01437311v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Allamano-Kessler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Morana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380217" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196635v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274318v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274335v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274423v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274518v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274419v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274362v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274354v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274520v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274351v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274519v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274427v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233387v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274378v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274517v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274415v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274448v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274525v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274521v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274516v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796849v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745529v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000829v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753697v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753565v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523535v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510552v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939773v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231300v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368624v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197960v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368412v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939631v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756154v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580781v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769373v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883851v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masure" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196599v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196595v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885374v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196614v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160804v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599353v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Irichabeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798293v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198014v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160803v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160800v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590490v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580455v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198123v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197742v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197723v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kersulec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gomes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-023-04413-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivric Valaire Yatat&#8211;djeumen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Ghosh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09989-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Ciss&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09847-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Andraina Andriamanantena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gaufreteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01964-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cuilleret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2022.03.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Th&#233;baud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12250" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Elalamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109607" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152087v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumg&#228;rtner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Masseck Diop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jamont Junior Duplan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mama Guene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01899143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahad-Ciss&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Mouysset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim G Benton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10103682" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0205-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Hardy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mills" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X16000152" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dross" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0947-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miglianico" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9494-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9944-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565811v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134866v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Deng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dichmont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jennings" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.01.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12184" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQW80TNC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ellis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard Little" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Marriott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.05.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X13000065" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1887.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745891v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Little" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.01.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NPLKGKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000936v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane L. Mouysset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Doyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.08.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKGWRNTS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191070v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033257" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019014v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2012.03.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52JGW8ZN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.12.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X4QKJ20-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.07.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grene" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LCZ9NBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.A. Rossing" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellema" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716356v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2007.11.010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lemel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.043" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L9726H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186925v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2006.03.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCHB02ZN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.02.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178261v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Guilbaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Rochet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsm024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferraris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.06.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2005.12.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716683v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bene" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-4797(03)00004-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SP9MCT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426155v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Atallah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Yatat-Djeumen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Tewa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghosh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duchel Mandio Abomo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Xaverie Possi Tebeng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gankou Fowagap" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04439210v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01243305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Diop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Mama Guene" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055842v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.M.12" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.V.5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;fa Lopez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246308v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196622v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274043v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274196v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274087v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274080v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160806v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274061v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274120v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274140v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274253v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274269v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274272v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274258v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274211v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01437311v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Allamano-Kessler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Morana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380217" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274348v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274278v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274303v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274338v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196635v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274318v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274415v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274520v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274423v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274518v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274419v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274362v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274354v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274351v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274519v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274430v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274427v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233387v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274517v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274378v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796849v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274448v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274524v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274525v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274521v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000829v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745529v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744891v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753697v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753565v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198118v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523535v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510552v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939773v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368412v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231300v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368624v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197960v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939631v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756154v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769373v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883851v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masure" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900435v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196599v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196591v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196595v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196614v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885374v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160804v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599353v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Irichabeau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198014v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160800v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160803v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590490v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580455v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198123v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197742v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197723v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>