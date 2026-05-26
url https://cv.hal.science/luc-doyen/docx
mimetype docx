--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Doyen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of illegal fishing on the sustainability of the coastal fishery in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.13411-13437. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-023-04413-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ussif Rashid Sumalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivar Ekeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Viability and Resilience of Savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivric Valaire Yatat–djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapan Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-024-09989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fork to fish: The role of demand on the sustainability of multi-species fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.108320. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When profitability meets conservation objectives through biodiversity offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e12389. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Multi-species MSY to Achieve Ecological-Economic Sustainability of a Coral Reef Fishery System in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (5), pp.771-789. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-022-09847-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-dependent scenarios of land use for biodiversity and ecosystem services in the New Aquitaine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Andraina Andriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Gaufreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.107. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-022-01964-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience management for coastal fisheries facing with global changes and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cuilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.634-656. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eap.2022.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological-economic resilience of a fished coral reef through stochastic multi-species MSY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Economics Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bordeaux School of Economics (BSE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic impacts of agroforestry policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rais Assa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorrilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability standards, multicriteria maximin, and viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the land use allocation model for agroecosystems: The case of Torrecchia Vecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Elalamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 252, pp.109607. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From no whinge scenarios to viability tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumgärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Economic Yield Fishery Management in the Face of Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Masseck Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jamont Junior Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mama Guene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does MMEY Mitigate the Bioeconomic Effects of Climate Change for Mixed Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahad-Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.317 - 332. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing Sustainability as a Safe Policy Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim G Benton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10103682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tragedy of Open Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 (1), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-016-0205-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of land use reveals a selection bias in tree species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the resilience of small-scale fisheries: A modeling approach to explore the use of in-shore pelagic resources in Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 96, pp.291-304. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability and resilience of small-scale fisheries through cooperative arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21 (6), pp.713-741. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X16000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal allocations of agricultural intensity reveal win-no loss solutions for food production and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-0947-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of dynamic models for bird populations in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Miglianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.407 - 418. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-015-9494-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisficing versus optimality: criteria for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (2), pp.281-297. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-014-9944-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for small-scale fisheries in the context of food security constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 119, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and costs of biodiversity in agricultural public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (1), pp.51-76. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbu005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk versus Economic Performance in a Mixed Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Dichmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population viability analysis to co-viability of farmland biodiversity and agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated models, scenarios and dynamics of climate, land use and common birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (1-2), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-014-1202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Innes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability trade-offs in the evaluation of strategies to manage recreational fishing in a marine park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Richard Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J. Marriott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.59--69. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and the trade-off between ecological and productive functions of agro-landscapes: a model of cattle-bird interactions in a grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.38-49. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-economic model for the ecosystem-based management of the coastal fishery in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, à paraître. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X13000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does economic risk aversion affect biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.96 - 109. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/11-1887.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic viability approach to ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.32-42. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable coalitions in the commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triple bottom line: Meeting ecological, economic and social goals with individual transferable Quotas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeem.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different policy scenarios to promote various targets of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane L. Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action versus Result-Oriented Schemes in grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin, Viability and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (9), pp.1414-1430. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio economic modeling for a sustainable management of biodiversity in agricultural lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (4), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic viability and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (10), pp.629-634. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier à long terme performance productive et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (30), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade-offs between livestock grazing and wader conservation in a grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (9), pp.1292-1300. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contribution of modelling to multifunctional agriculture: Learning from comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H.A. Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jellema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (2), p. S147 - p. S160. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal timing of CO2 mitigation policies for a cost-effectiveness model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambrosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (5-6), pp.882-897. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-viability model of grazing and bird community management in farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of an economy with an exhaustible resource: A viable control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (1), pp.17-39. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2006.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining viable recovery path toward sustainable fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.411-422. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a management framework based on spawning-stock biomass indicators sustainable? A viability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (4), pp.761-767. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsm024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of exploited marine ecosystems through protected areas: A viability model and a coral reef case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 208 (2-4), pp.353-366. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis for the sustainable management of renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5-6), pp.466-484. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2005.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of fisheries through marine reserves: a robust modeling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-4797(03)00004-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Biodiversity under Invasive Species Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Atallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I V Yatat-Djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade openness and vulnerability to climate change: empirical evidence from 156 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duchel Mandio Abomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Xaverie Possi Tebeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gankou Fowagap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing IUU for Bioeconomic Resilience of Fisheries: Necessary but Not Sufficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cuilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and the collapse of the French Guiana shrimp fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jamont Junior Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Mama Guene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.337-338. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788974912.M.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.576-577. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788974912.V.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier économie et écologie, un défi impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséfa Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser la durabilité pour la gestion des écosystèmes tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Ecological Economics for Tropical Ecosystems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fire risk aversion enhance landscape fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FASIC - GEOSAFE, RMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Ecological Economics for Tropical Ecosystems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar CIAT (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Université Santos (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAERE Ecological-Economic Resilience of Ecosystems (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar NIMBIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tenessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economic modeling and scenarios for biodiversity and ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN-Econ Spring School in Environmental Economics (Keynote speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference SIAM-MPE (organisateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Universidad Técnica Federico Santa María (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MathsAmsud MOVECO (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right Job and the Job Right: Novelty, Impact and Journal Stratification in Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI Conference Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar NIMBIOS, University of Tennessee (invited researcher)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Biogeco (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QUT Business School Economics and Finance (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar RMIT Optimization Group (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Crawford School of Public Policy (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability around the Hyper-LSP in French distribution channel: A Prey-Predator modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Allamano-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IEEE IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain. pp.584-590, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM.2015.7380217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01437311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICES MSEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GREThA (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar SETE (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Moulis-en-Médoc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ScenNet (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Fagstaff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tragedy of Open Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Flagstaff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economic for tropical ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Round table organizer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Mathematics of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conferences on Mathematics of Planet Earth (Round table)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPBES-GIEC (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for marine biodiversity and fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Instituto do Mar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPBES-GIEC (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LIGA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MODSIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LIGA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for fisheries management in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de la pépinière interdisciplinaire de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Bio-economics (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability around the Hyper-LSP in French distribution channel: a “Prey-Predator” modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Allamano-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2015 : International Conference on Industrial Engineering and Systems Management 2015 (6th IEEE-IESM Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MODSIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IIWEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Villa de Leyva, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural species distribution models contrast tree responses to land use and climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilis WorkShop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium VOGUE (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London - French Embassy Conference-Débat on Biodiversity Futures (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios et modélisation écologico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public hearing in the Sénat (French Senate) on Fisheries. Vidéo of the round table.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Viability modelling for the resilience of socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Resilience (Invited speaker and chairman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling annual world conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring resiliency and tipping points in agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International EcoSummit "Ecological sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University. Columbus, USA., Sep 2012, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management flexibility as a new dimension of the trade-offs occurring in grassland agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated models and scenarios of climate, land use and common birds dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja R. Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change and Human Security Conference (GECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Environmental Change and Human Security (GECS)., Nov 2012, Marrakech, Morocco. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of livestock farming systems : landscape heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of European Federation og Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2011, Stavanger, Norway. 440 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier production et conservation dans les paysages agricoles : importance de l’hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the relationship between production intensity and sustainability: application to the whole gradient of beef and dairy production systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Eraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion impact on bio-economic performances in an agricultural public policy contex t: a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Ecological Economics (ISEE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Earth System Governance Project (ESSP). Lund, POL., Aug 2010, Breme-Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATION RIGIDITY AND ECOLOGICALECONOMIC RECONCILIATION IN AGRICULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Labo/service de l'auteur, Montpellier, FRA., Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier production et conservation dans les paysages agricoles: importance de l'hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale trade-offs between production and environment in grassland agroecosystems: application to livestock farming systems and biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2010, Eraklion, Greece. pp.321-321, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmbird - an interdiciplinary modelling project on the coviability of farming systems and bird biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009an international symposium onMethodologies for Integrated Analysisof Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-viability modelling and the ecosystem approach to fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Coping with global change in marine social-ecological systems. FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action versus result-oriented schemes : a dynamic modelling approach linking grazing and bird populations in a grassland agro-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech University of Life Science. Facutly of Environmental Sciences, Prague, CZE., Sep 2009, Prague, Czech Republic. pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting viable recovery paths towards sustainable fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Approche Systémique des Pêches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Boulogne sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle répartition spatiale des enjeux de production et de conservation d’une agriculture multifonctionnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réveil du Dodo III - 3 journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 2 (Sciences et Techniques) (UM2). Montpellier-Environnement-Biodiversité, Montpellier, FRA., Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'effet des seuils de chargement sur les performances productives et écologiques de troupeaux valorisant des prairies à forts enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2008, Paris, France. pp.213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model to predict how grazing management can sustain bird community in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Eger, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis for a forestry management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA Third European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheptel multi-espèces lamas-ovins et contrôle de la reproduction : une analyse de viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA Newsletter - Spring 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions for a Win-Win Partnership between Agriculture and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Spring 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Spring 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Fall 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires de plaine et grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Nouvelle-Aquitaine, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et formalismes de la durabilité pour la biodiversité et les services écosystémiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques : évaluation des impacts du changement climatique : chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Irichabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.89-103, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sciences humaines pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport sur le changement climatique an Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. H. Le Treut, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Management Regimes : A Major Driver of the Production / Conservation Trade-Offs in Grassland Agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazing ecology : vegetation and soil impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2012, Agriculture Issues and Policies, 9781621004684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture with profitable farming and biodiversity conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DG Environment News Alert Service, European Commission, Science for Environment Policy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches maritimes : comment concilier exploitation et préservation des ressources halieutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sénat : Rapport 495 Office Parlementaire d’évaluation des Choix Scien- tifiques et Technologiques. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-averse behaviour may improve farmland biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Science for Environment Policy, Commission Européenne; DG Environnement. 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de nappes aquifères : une approche par la théorie de la viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland bird conservation in agrolandscapes: relative effects of land use proportions and landscape structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECA international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. 2009, Ecological engineering from concepts to applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade offs between ecological and economic performances in grazed grasslands: importance of temporal stocking density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International XXI IGC - VIII IRC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 591 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach to assess trade-offs between ecological and productive outcomes in livestock farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of abstracts of the 59th Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania. Wageningen Academic Publisher, 90 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Doyen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Viability and Resilience of Agroforestry Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Darius Mba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivric Valaire Yatat-Djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Ekue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Biodiversity under Invasive Species Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Atallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade openness and vulnerability to climate change: empirical evidence from 156 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duchel Mandio Abomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Xaverie Possi Tebeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gankou Fowagap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Sustainability and Resilience of Savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I V Yatat-Djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing IUU for Bioeconomic Resilience of Fisheries: Necessary but Not Sufficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cuilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and the collapse of the French Guiana shrimp fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jamont Junior Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Mama Guene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ussif Rashid Sumalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivar Ekeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic Viability and Resilience of Savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivric Valaire Yatat–djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapan Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-024-09989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of illegal fishing on the sustainability of the coastal fishery in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.13411-13437. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-023-04413-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fork to fish: The role of demand on the sustainability of multi-species fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.108320. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When profitability meets conservation objectives through biodiversity offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e12389. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-dependent scenarios of land use for biodiversity and ecosystem services in the New Aquitaine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Andraina Andriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Gaufreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.107. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-022-01964-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Multi-species MSY to Achieve Ecological-Economic Sustainability of a Coral Reef Fishery System in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (5), pp.771-789. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-022-09847-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience management for coastal fisheries facing with global changes and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cuilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.634-656. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eap.2022.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological-economic resilience of a fished coral reef through stochastic multi-species MSY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Economics Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bordeaux School of Economics (BSE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From no whinge scenarios to viability tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumgärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability standards, multicriteria maximin, and viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gajardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the land use allocation model for agroecosystems: The case of Torrecchia Vecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Elalamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 252, pp.109607. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomic impacts of agroforestry policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rais Assa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorrilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tragedy of Open Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 (1), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-016-0205-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing Sustainability as a Safe Policy Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim G Benton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10103682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does MMEY Mitigate the Bioeconomic Effects of Climate Change for Mixed Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahad-Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.317 - 332. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Economic Yield Fishery Management in the Face of Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Masseck Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jamont Junior Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mama Guene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of land use reveals a selection bias in tree species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the resilience of small-scale fisheries: A modeling approach to explore the use of in-shore pelagic resources in Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 96, pp.291-304. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability and resilience of small-scale fisheries through cooperative arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21 (6), pp.713-741. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X16000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal allocations of agricultural intensity reveal win-no loss solutions for food production and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-0947-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of dynamic models for bird populations in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Miglianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.407 - 418. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-015-9494-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and costs of biodiversity in agricultural public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (1), pp.51-76. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbu005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for small-scale fisheries in the context of food security constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 119, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisficing versus optimality: criteria for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (2), pp.281-297. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-014-9944-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated models, scenarios and dynamics of climate, land use and common birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (1-2), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-014-1202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Innes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability trade-offs in the evaluation of strategies to manage recreational fishing in a marine park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Richard Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J. Marriott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.59--69. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and the trade-off between ecological and productive functions of agro-landscapes: a model of cattle-bird interactions in a grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.38-49. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population viability analysis to co-viability of farmland biodiversity and agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk versus Economic Performance in a Mixed Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Dichmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does economic risk aversion affect biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.96 - 109. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/11-1887.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-economic model for the ecosystem-based management of the coastal fishery in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, à paraître. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X13000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic viability approach to ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.32-42. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable coalitions in the commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triple bottom line: Meeting ecological, economic and social goals with individual transferable Quotas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeem.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different policy scenarios to promote various targets of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane L. Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action versus Result-Oriented Schemes in grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin, Viability and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (9), pp.1414-1430. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio economic modeling for a sustainable management of biodiversity in agricultural lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (4), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier à long terme performance productive et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (30), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade-offs between livestock grazing and wader conservation in a grassland agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (9), pp.1292-1300. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic viability and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (10), pp.629-634. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contribution of modelling to multifunctional agriculture: Learning from comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H.A. Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jellema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (2), p. S147 - p. S160. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal timing of CO2 mitigation policies for a cost-effectiveness model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambrosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (5-6), pp.882-897. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of an economy with an exhaustible resource: A viable control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (1), pp.17-39. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2006.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining viable recovery path toward sustainable fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.411-422. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-viability model of grazing and bird community management in farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a management framework based on spawning-stock biomass indicators sustainable? A viability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (4), pp.761-767. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsm024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of exploited marine ecosystems through protected areas: A viability model and a coral reef case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 208 (2-4), pp.353-366. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis for the sustainable management of renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5-6), pp.466-484. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2005.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of fisheries through marine reserves: a robust modeling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-4797(03)00004-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.576-577. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788974912.V.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.337-338. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788974912.M.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier économie et écologie, un défi impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséfa Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Ecological Economics for Tropical Ecosystems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fire risk aversion enhance landscape fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FASIC - GEOSAFE, RMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser la durabilité pour la gestion des écosystèmes tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Ecological Economics for Tropical Ecosystems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right Job and the Job Right: Novelty, Impact and Journal Stratification in Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI Conference Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MathsAmsud MOVECO (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar NIMBIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tenessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economic modeling and scenarios for biodiversity and ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN-Econ Spring School in Environmental Economics (Keynote speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Universidad Técnica Federico Santa María (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference SIAM-MPE (organisateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar NIMBIOS, University of Tennessee (invited researcher)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Université Santos (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar CIAT (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAERE Ecological-Economic Resilience of Ecosystems (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Resistance to Transformation: A Generic Metric of Resilience Through Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar RMIT Optimization Group (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QUT Business School Economics and Finance (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Crawford School of Public Policy (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Biogeco (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tragedy of Open Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Flagstaff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability around the Hyper-LSP in French distribution channel: A Prey-Predator modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Allamano-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IEEE IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain. pp.584-590, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM.2015.7380217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01437311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICES MSEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar SETE (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Moulis-en-Médoc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ScenNet (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Fagstaff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GREThA (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economic for tropical ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EETE (Round table organizer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Mathematics of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conferences on Mathematics of Planet Earth (Round table)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LIGA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability for fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MODSIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPBES-GIEC (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragedy of open ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for marine biodiversity and fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Instituto do Mar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPBES-GIEC (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LIGA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for fisheries management in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de la pépinière interdisciplinaire de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Bio-economics (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability around the Hyper-LSP in French distribution channel: a “Prey-Predator” modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Allamano-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2015 : International Conference on Industrial Engineering and Systems Management 2015 (6th IEEE-IESM Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MODSIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Economic Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IIWEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Villa de Leyva, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios et modélisation écologico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public hearing in the Sénat (French Senate) on Fisheries. Vidéo of the round table.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity and land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London - French Embassy Conference-Débat on Biodiversity Futures (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Viability modelling for the resilience of socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Resilience (Invited speaker and chairman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViability for ecosystem based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling annual world conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-economic scenarios for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium VOGUE (Invited speaker)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural species distribution models contrast tree responses to land use and climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilis WorkShop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management flexibility as a new dimension of the trade-offs occurring in grassland agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated models and scenarios of climate, land use and common birds dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja R. Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change and Human Security Conference (GECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Environmental Change and Human Security (GECS)., Nov 2012, Marrakech, Morocco. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring resiliency and tipping points in agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International EcoSummit "Ecological sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University. Columbus, USA., Sep 2012, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological intensification of livestock farming systems : landscape heterogeneity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of European Federation og Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2011, Stavanger, Norway. 440 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATION RIGIDITY AND ECOLOGICALECONOMIC RECONCILIATION IN AGRICULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Labo/service de l'auteur, Montpellier, FRA., Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier production et conservation dans les paysages agricoles : importance de l’hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the relationship between production intensity and sustainability: application to the whole gradient of beef and dairy production systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Eraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion impact on bio-economic performances in an agricultural public policy contex t: a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Ecological Economics (ISEE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Earth System Governance Project (ESSP). Lund, POL., Aug 2010, Breme-Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier production et conservation dans les paysages agricoles: importance de l'hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale trade-offs between production and environment in grassland agroecosystems: application to livestock farming systems and biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2010, Eraklion, Greece. pp.321-321, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting viable recovery paths towards sustainable fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Approche Systémique des Pêches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Boulogne sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action versus result-oriented schemes : a dynamic modelling approach linking grazing and bird populations in a grassland agro-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech University of Life Science. Facutly of Environmental Sciences, Prague, CZE., Sep 2009, Prague, Czech Republic. pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle répartition spatiale des enjeux de production et de conservation d’une agriculture multifonctionnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réveil du Dodo III - 3 journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 2 (Sciences et Techniques) (UM2). Montpellier-Environnement-Biodiversité, Montpellier, FRA., Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-viability modelling and the ecosystem approach to fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Coping with global change in marine social-ecological systems. FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmbird - an interdiciplinary modelling project on the coviability of farming systems and bird biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009an international symposium onMethodologies for Integrated Analysisof Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'effet des seuils de chargement sur les performances productives et écologiques de troupeaux valorisant des prairies à forts enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2008, Paris, France. pp.213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model to predict how grazing management can sustain bird community in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Eger, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis for a forestry management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA Third European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheptel multi-espèces lamas-ovins et contrôle de la reproduction : une analyse de viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA Newsletter - Spring 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions for a Win-Win Partnership between Agriculture and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Spring 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Spring 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMA newsletter Fall 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires de plaine et grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Nouvelle-Aquitaine, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et formalismes de la durabilité pour la biodiversité et les services écosystémiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sciences humaines pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport sur le changement climatique an Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. H. Le Treut, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques : évaluation des impacts du changement climatique : chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Irichabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.89-103, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Management Regimes : A Major Driver of the Production / Conservation Trade-Offs in Grassland Agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazing ecology : vegetation and soil impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2012, Agriculture Issues and Policies, 9781621004684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture with profitable farming and biodiversity conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DG Environment News Alert Service, European Commission, Science for Environment Policy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches maritimes : comment concilier exploitation et préservation des ressources halieutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sénat : Rapport 495 Office Parlementaire d’évaluation des Choix Scien- tifiques et Technologiques. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-averse behaviour may improve farmland biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Science for Environment Policy, Commission Européenne; DG Environnement. 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de nappes aquifères : une approche par la théorie de la viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland bird conservation in agrolandscapes: relative effects of land use proportions and landscape structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECA international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. 2009, Ecological engineering from concepts to applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade offs between ecological and economic performances in grazed grasslands: importance of temporal stocking density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International XXI IGC - VIII IRC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 591 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach to assess trade-offs between ecological and productive outcomes in livestock farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of abstracts of the 59th Annual Meeting of European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania. Wageningen Academic Publisher, 90 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kersulec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gomes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-023-04413-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivric Valaire Yatat&#8211;djeumen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Ghosh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09989-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Ciss&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09847-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Andraina Andriamanantena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gaufreteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01964-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cuilleret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2022.03.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Th&#233;baud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12250" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Elalamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109607" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152087v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumg&#228;rtner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Masseck Diop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jamont Junior Duplan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mama Guene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01899143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahad-Ciss&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Mouysset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim G Benton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10103682" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0205-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Hardy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mills" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X16000152" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dross" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0947-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miglianico" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9494-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9944-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565811v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134866v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Deng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dichmont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jennings" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.01.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12184" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQW80TNC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ellis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard Little" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Marriott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.05.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X13000065" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1887.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745891v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Little" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.01.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NPLKGKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000936v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane L. Mouysset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Doyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.08.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKGWRNTS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191070v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033257" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019014v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2012.03.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52JGW8ZN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.12.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X4QKJ20-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.07.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grene" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LCZ9NBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.A. Rossing" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellema" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716356v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2007.11.010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lemel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.043" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L9726H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186925v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2006.03.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCHB02ZN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.02.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178261v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Guilbaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Rochet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsm024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferraris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.06.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2005.12.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716683v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bene" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-4797(03)00004-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SP9MCT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426155v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Atallah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Yatat-Djeumen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Tewa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghosh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duchel Mandio Abomo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Xaverie Possi Tebeng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gankou Fowagap" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04439210v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01243305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Diop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Mama Guene" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055842v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.M.12" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.V.5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;fa Lopez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246308v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196622v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274043v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274196v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274087v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274080v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160806v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274061v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274120v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274140v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274253v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274269v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274272v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274258v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274211v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01437311v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Allamano-Kessler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Morana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380217" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274348v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274278v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274303v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274338v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196635v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274318v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274415v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274520v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274423v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274518v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274419v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274362v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274354v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274351v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274519v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274430v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274427v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233387v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274517v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274378v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796849v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274448v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274524v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274525v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274521v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000829v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745529v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744891v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753697v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753565v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198118v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523535v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510552v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939773v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368412v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231300v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368624v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197960v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939631v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756154v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769373v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883851v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masure" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900435v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196599v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196591v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196595v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196614v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885374v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160804v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599353v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Irichabeau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198014v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160800v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160803v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590490v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580455v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198123v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197742v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197723v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05625529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Darius Mba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivric Valaire Yatat-Djeumen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ekue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426155v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Atallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duchel Mandio Abomo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Xaverie Possi Tebeng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gankou Fowagap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Yatat-Djeumen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Tewa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghosh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04439210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cuilleret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01243305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Diop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jamont Junior Duplan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Mama Guene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivric Valaire Yatat&#8211;djeumen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Ghosh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09989-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kersulec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gomes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-023-04413-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Ciss&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108320" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Huber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12389" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Andraina Andriamanantena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gaufreteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01964-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09847-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2022.03.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Th&#233;baud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumg&#228;rtner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Elalamy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109607" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0205-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Mouysset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim G Benton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10103682" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01899143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahad-Ciss&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourguet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Masseck Diop" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mama Guene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12514" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882464v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Hardy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mills" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X16000152" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dross" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0947-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miglianico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9494-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565811v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.02.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9944-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQW80TNC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ellis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard Little" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Marriott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.05.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12184" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134866v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Deng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dichmont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jennings" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.01.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190667v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1887.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X13000065" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745894v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Little" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.01.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NPLKGKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane L. Mouysset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Doyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.08.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKGWRNTS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033257" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019014v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2012.03.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52JGW8ZN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.12.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X4QKJ20-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197825v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LCZ9NBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.07.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455433v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.A. Rossing" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellema" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.030" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2007.11.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2006.03.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCHB02ZN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186921v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.02.036" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197774v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lemel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.043" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L9726H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178261v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Guilbaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Rochet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsm024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178273v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferraris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.06.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000436v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2005.12.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716683v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bene" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-4797(03)00004-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SP9MCT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055833v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.V.5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055842v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.M.12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974386v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;fa Lopez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274034v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274043v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196622v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274140v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274069v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274120v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274061v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274136v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274080v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274272v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274269v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274258v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274211v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274253v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196635v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01437311v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Allamano-Kessler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Morana" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380217" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274348v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274303v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274338v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274345v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274278v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274318v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274335v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274519v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274351v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274520v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274423v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274518v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274419v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274362v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274354v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274430v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274427v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233387v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274517v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274415v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274524v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274448v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274525v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274521v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274516v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796849v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745529v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000829v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744891v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523535v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753697v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753565v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198118v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510552v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939773v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368624v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231300v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197960v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368412v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939631v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756154v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580781v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769373v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883851v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masure" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900435v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196599v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196591v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196595v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885374v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196614v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160804v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798293v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599353v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Irichabeau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198014v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160800v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160803v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590490v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580455v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198123v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197742v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197723v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>