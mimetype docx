--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -396,339 +396,339 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast laser stripe extraction for 3D metallic objects</w:t>
+                <w:t xml:space="preserve">Scheimpflug camera calibration using lens distortion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fasogbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Firenze, Italy. </w:t>
+              <w:t xml:space="preserve">Proceedings of International Conference on Computer Vision and Image Processing CIVP2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Roorkee, India. pp.159-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7794138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-2104-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409697v1</w:t>
+                <w:t xml:space="preserve">hal-01409641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheimpflug camera calibration using lens distortion model</w:t>
+                <w:t xml:space="preserve">A fast and precise peak detector for a 3D laser sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fasogbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Conference on Computer Vision and Image Processing CIVP2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Roorkee, India. pp.159-170, </w:t>
+              <w:t xml:space="preserve">Proceedings of FLINS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Roubaix, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-2104-6_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/9789813146976_0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409641v1</w:t>
+                <w:t xml:space="preserve">hal-01409608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast and precise peak detector for a 3D laser sensor</w:t>
+                <w:t xml:space="preserve">Fast laser stripe extraction for 3D metallic objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fasogbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of FLINS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Roubaix, France. </w:t>
+              <w:t xml:space="preserve">IECON 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Firenze, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789813146976_0178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7794138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409608v1</w:t>
+                <w:t xml:space="preserve">hal-01409697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic camera calibration equipped with Scheimpflug optical device</w:t>
               </w:r>
@@ -887,73 +887,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications, IPTA'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.id:139</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521099v1</w:t>
+                <w:t xml:space="preserve">hal-01948156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A visual attention focusing system using an active stereoscopic vision sensor</w:t>
               </w:r>
@@ -995,73 +995,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications, IPTA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.id:139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948156v1</w:t>
+                <w:t xml:space="preserve">hal-00521099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Effective Active Vision System for Gaze Control</w:t>
               </w:r>
@@ -1690,217 +1690,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur stéréoscopique mono caméra pour la reconstruction 3D</w:t>
+                <w:t xml:space="preserve">Critères discrets pour la comparaison de filtres de détection de contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ambellouis</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stoclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-G Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Innovation for Land Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948355v1</w:t>
+                <w:t xml:space="preserve">hal-01948264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères discrets pour la comparaison de filtres de détection de contours</w:t>
+                <w:t xml:space="preserve">Capteur stéréoscopique mono caméra pour la reconstruction 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J-G Postaire</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Technological Innovation for Land Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948264v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On line conformity analysis on perforated plastic films by automated visual inspection</w:t>
               </w:r>
@@ -2066,836 +2066,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension and generalization of recursive digital filters for edge detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Stoclin</w:t>
+                <w:t xml:space="preserve">A hyperbolic filter for defect detection in packaging industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cabestaing</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics. Computational Cybernetics and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Orlando, United States</w:t>
+              <w:t xml:space="preserve">International conference on quality control and artificial vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947977v1</w:t>
+                <w:t xml:space="preserve">hal-01947786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect detection by recursive filters in packaging industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information, Communications and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Singapore, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICICS.1997.652171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hyperbolic filter for defect detection in packaging industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Caron</w:t>
+                <w:t xml:space="preserve">Extension and generalization of recursive digital filters for edge detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stoclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on quality control and artificial vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Le Creusot, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics. Computational Cybernetics and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947786v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A directional and size varying structuring element for isolating and counting moving deformable shapes</w:t>
+                <w:t xml:space="preserve">Real-time passenger counting by active linear cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Khoudour</w:t>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Deparis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS Multiconference, Computational Engineering in Systems Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Imaging: Science and Technology,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, San José, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.234643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947981v1</w:t>
+                <w:t xml:space="preserve">hal-01947928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A device for counting passengers making use of two active linear cameras: comparison of algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A new fast algorithm using an adaptative structuring element applied to a counting device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Feng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Deparis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics. Information Intelligence and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSMC.1996.565339⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.1996.560368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947471v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time passenger counting by active linear cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+                <w:t xml:space="preserve">Linear image sequence analysis for passengers counting in public transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Deparis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging: Science and Technology,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Public Transport Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947928v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fast algorithm using an adaptative structuring element applied to a counting device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A directional and size varying structuring element for isolating and counting moving deformable shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Deparis</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Deparis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMACS Multiconference, Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948300v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear image sequence analysis for passengers counting in public transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A device for counting passengers making use of two active linear cameras: comparison of algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Public Transport Electronic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics. Information Intelligence and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.1996.565339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947452v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion detection by linear active cameras</w:t>
               </w:r>
@@ -3097,51 +3097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-G Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Advanced Technologies in Transportation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Mineapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3588,51 +3588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duvieubourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.245848" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Postaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deparis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)52649-X" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fasogbon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7794138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2104-6_15" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813146976_0178" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacaze Pierre-Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182661" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ducrocq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Bahrami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yanqin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Losson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.33" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947892v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stoclin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Postaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KES.2000.885835" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stoclin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICS.1997.652171" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Deparis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1996.565339" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.234643" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Feng Wan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deparis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1996.560368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942986v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_25" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duvieubourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.245848" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Postaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deparis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)52649-X" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fasogbon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2104-6_15" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813146976_0178" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7794138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacaze Pierre-Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182661" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ducrocq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Bahrami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yanqin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Losson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.33" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947892v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stoclin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Postaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KES.2000.885835" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stoclin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICS.1997.652171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Deparis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.234643" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Feng Wan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deparis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1996.560368" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1996.565339" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942986v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_25" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>