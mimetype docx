--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Pâques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amélioration, génétique quantitative, phénotypage, bois, adaptation, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Equipe Génétique, Adaptation et Amélioration (GA2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tel. : +33 (2) 38 41 78 21</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mel.: luc_paques@inrae.fr</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En poste depuis 1986 à l’INRA d’Orléans, LP est chargé du programme d’amélioration génétique des mélèzes. Ce programme vise principalement à développer une stratégie en hybridation interspécifique, à créer des variétés hybrides performantes et à optimiser leur mode de production en masse. Il repose sur une meilleure connaissance des bases génétiques et physiologiques de l’hétérosis (ou vigueur hybride) et de son expression spatiale et temporelle. Par ailleurs, LP participe au développement d’outils de phénotypage haut débit pour les caractères-cibles (propriétés du bois, phénologie, résistance au chancre) et à l’évaluation de différentes techniques de multiplication en masse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, il a contribué à la mise en veille du programme d’amélioration génétique de l’épicéa commun via la conservation </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ex situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de ressources génétiques d’intérêt.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le début de sa carrière, LP a été actif dans de nombreux projets nationaux et européens comme partenaire et comme coordinateur (LARCH, TREEBREEDEX, TREESFUTURE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il participe comme expert à plusieurs commissions du MAAP (CTPS, CTC verger à graines, etc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche (Current research)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">a) Amélioration génétique du genre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et création variétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : créer et développer des génotypes performants de mélèze d’Europe et hybride pour des caractères quantitatifs et qualitatifs de production (croissance, bois) et d’adaptation (tolérance à la sécheresse, résistance au chancre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : étude de la diversité naturelle des espèces parentes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.decidua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">kaempferi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) et enrichissement des populations d’amélioration ; évaluation multi-caractères, multi-sites des géniteurs à travers des plans de croisements intra-/inter-spécifiques ; méthodologie de la sélection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux résultats :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Création de plus d’un millier de combinaisons hybrides et développement d’un vaste réseau d’évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sélection et/ou Homologation de plusieurs variétés (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e.g.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> REVE-VERT, VG-Barres-F2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales collaborations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : UEs EFPA , Genobois , IRSTEA, ONF-PNRGF, CRPF, IBL-PL et VULHM-CZ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">b) Hétérosis : bases génétiques et physiologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> approfondir le rôle de l’hétérosis et de la complémentarité des caractères parentaux dans la supériorité de l’hybride, l’importance du fond génétique dans son intensité, les conditions de son expression et son évolution au cours des générations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus récemment, la ‘construction’ spatio-temporelle de l’hétérosis est étudiée à travers la phénologie et les rythmes de croissance, ainsi qu’à travers la relation arbre-eau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : création de plusieurs plans de croisements cognitifs intra-/interspécifiques ; sites instrumentés (Orléans – Beaumont); approches génétiques (génétique quantitative) et physiologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux résultats :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mise en évidence de l’hétérosis ; meilleure connaissance du rôle respectif des espèces parentales et du déterminisme génétique de l’hétérosis; importance de la dépression hybride en 2ème génération.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales collaborations :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L.Sanchez,UEs EFPA , Genobois, UMR Silva, BOKU-AT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">c) Adaptation et plasticité phénotypique du mélèze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : étude de la plasticité phénotypique et de sa variabilité comme mécanisme d’adaptation aux changements climatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : approche de la dendroplasticité visant à mettre en relation les caractéristiques inter– et intra- cerne avec les paramètres pédo-climatiques en vue de la construction de normes de réaction ; dispositif clonal réciproque le long d’un gradient altitudinal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux résultats :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales collaborations :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> P.Rozenberg, UE GBFor, ONF,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d) Phénotypage haut-débit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : développer des outils de phénotypage non destructifs et à faible coût, à haut-débit (nombre d’échantillons phénotypés) ou à haute-fréquence (nombre de données par individu) pour les caractères-clés du programme d’amélioration (phénologie, propriétés du bois (extractibles, durabilité naturelle), résistance au chancre, etc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : spectrométrie proche-infrarouge, caméra, capteurs, etc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux résultats :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> modèles de calibration SPIR (extractibles, durabilité naturelle, MOE, etc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales collaborations :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.P.Charpentier,V.Segura, M. Bonhomme (PIAF), UE EFPA, Genobois, BOKU-AT, IVALSA-IT, CREA-IT, IBL-PL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">e) Diffusion en masse des variétés améliorées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : développer/optimiser/évaluer les différents modes de production en masse des variétés améliorées, en particulier hybrides.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : approches par voie sexuée (verger à graines d’hybridation F1 et F2) et asexuée (bouturage bulk, embryogenèse somatique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux résultats :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> impact de la dépression hybride et de consanguinité sur les paramètres de reproduction des hybrides, schéma de production par voie végétative bulk et embryogenèse, suivi de la pureté hybride de l’embryon à la plantation,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Principales collaborations : M.*A. Lelu-Walter, M. Verger, UE GBFor, IRSTEA, ONF-PNRGF,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory mapping of the forest community stakeholders in Europe focusing on forest genetic resources, forest reproductive material, and protected forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rogelja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beuker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Westergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees, Forests and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100913. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tfp.2025.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the choice of rootstock impact the resilience to drought of grafted clones in Larix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sg-2025-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rootstock effects on growth, reproduction and wood properties in hybrid larch (Larix x eurolepis Henry) and in some other Larix sp. grafting associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01281-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade-long study on mortality in European larch (Larix decidua Mill.), Japanese larch (Larix kaempferi (Lamb.) Car.) and their hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naincy Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01294-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How susceptible is Sudetan larch to larch canker Lachnellula willkommii (R. Hartig) Dennis? Consequences for breeding and deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1-2), pp.70-78. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02827581.2023.2191005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal stem cracks in larch: what makes trees vulnerable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Veisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, pp.813-832. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11056-022-09942-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genetics and Dendrochronology of the Larches at Järvselja Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alar Laanelaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heldur Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eesti Mets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do biomass partitioning and growth efficiency contribute to growth heterosis in inter-specific hybrid larch Larix x eurolepis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Veisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (4), pp.466 - 476. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpac004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity of European larch radial growth and wood density along a‐1,000 m elevational gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Escobar‐sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez‐meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant-Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pei3.10040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and anatomical responses to drought stress differ between two larch species and their hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Sasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adya P Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.1467-1484. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-021-02129-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Analysis of the Elevational Shift of Larch Budmoth Outbreaks Along an Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2020.00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle variété de mélèze hybride bientôt disponible au reboisement : Les Barres-F2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Veisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Microdensitometry for Assessing the Resistance of Hybrid Larch to Fungus Coniophora puteana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Palanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.8434-8448. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15376/biores.15.4.8434-8448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate warming differently affects Larix decidua ring formation at each end of a French Alps elevational gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Escobar-Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00958-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering hybrid larch reaction norms using random regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl D. Schlichting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.118.200697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive Evaluation Techniques and What They Tell Us about Wood Property Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schimleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Apiolaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Emms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (9), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f10090728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid breakdown and inbreeding depression for seed yield and early growth in 2nd-generation interspecific hybrids of larch (Larix x eurolepis x L.x eurolepis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (3), pp.69. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-019-0853-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis de la phénologie en continu à différentes échelles en milieu forestier - Des caméras comme outils d’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid larch heterosis: for which traits and under which genetic control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (5), 17 p. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-017-1177-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of stilbene content from heartwood increment cores of Scots pine using NIRS methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pulkka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarja Tapanila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (6), pp.517-528. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/jnirs.1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of hybrid larch (Larix x eurolepis Henry) forest reproductive materials: How much does hybrid percentage affect stand performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (4), pp.541-564. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11056-016-9530-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives for genetic improvement of heartwood size and extractive content in relation to natural durability and aesthetics in interspecific hybrid larch (Larix x eurolepis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134 (5), pp.857-868. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-015-0895-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of light conditions on anatomical and biochemical aspects of somatic and zygotic embryos of hybrid larch (Larix x marschlinsii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick von Aderkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (4), pp.605-615. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the space-time structure of tree-ring datasets using the partial triadic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ruiz-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0108332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Trees for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Rzońca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Guziejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Wojda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Forestalia Polonica. Serie A : Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis in forestry with a focus on Europe: state-of-the-art, benefits, challenges and future direction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.883-899. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-013-0620-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of heartwood extractives in hybrid larches and in their related European and Japanese larch parents: relationship with wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Garcia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (1), pp.61-69. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-012-0654-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common near infrared-based partial least squares regression model for the prediction of wood density of Pinus pinaster and Larix * eurolepis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1-3), pp.157-175. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0383-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect prediction of bud flushing from ex situ observation in hybrid Larch (Larix decidua x L. kaempferi) and their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Gauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (2-3), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2010.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection perspectives for genetic improvement of wood stiffness in hybrid larch (Larix x eurolepis Henry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified and improved somatic embryogenesis of hybrid larches (Larix $\times$ eurolepis and Larix $\times$ marschlinsii). Perspectives for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (1), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking larch genotypes with the Rigidimeter: relationships between modulus of elasticity of standing trees and of sawn timber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (4), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth rhythm parameters as components of hybrid vigour in young seedlings of hybrid Larch (Larix decidua x L. kaempferi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (1-2), pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified and improved somatic embryogenesis of hybrid larches (Larix x eurolepis and Larix x marschlinsii). Perspectives for breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (1), 104p1-104p10. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2008079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the decay resistance of larch to fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Curnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the decay resistance of larch to fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Curnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of European and Japanese larch and their interspecific hybrid with morphological markers: application to young seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of european and japanese larch and their interspecific hybrid with morphological markers : application to young seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of european and japanese larch and their interspecific hybrid with morphological markers: Application to young seedlings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-diagnostic markers in Larix spp. Based on RAPDs and nuclear, cpDNA, and mtDNA gene sequences, and their phylogenetic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Gros-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Isabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.50-63. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-005-0007-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour of larch heartwood and relationships to extractives and brown-rot decay resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Schwanninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (1), pp.102-108. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-003-0290-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de mélèze d'Europe Sudètes-Le Theil-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.27-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heartwood extractives and lignin content of different larch species (Larix sp.) and relationships to brown-rot decay-resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Schwanninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (2), pp.230-236. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-003-0300-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de mélèze d'Europe &amp;quot;Sudètes-Le Theil-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de mélèze hybride &amp;quot;Lavercantière-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of European and Japanese larch in the genetic control of growth, architecture and wood quality traits in interspecific hybrids (Larix x Eurolepis Henry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (1), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of European and Japanese larch in the genetic control of growth, architecture and wood quality traits in interspecific hybrids (Larix × eurolepis Henry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés issues de vergers à graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, hors-série 1, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast and mitochondrial molecular tests identify European x Japanese larch hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (8), pp.1643-1649. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-004-1595-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de mélèze hybride &amp;quot;Lavercantière-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid prediction of natural durability of larch heartwood using Fourier transform near-infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Schwanninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hinterstoisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (9), pp.1727-1736. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x03-092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de modèles prédictifs des proportions de duramen et d'écorce des espèces de mélèze cultivées en zones de basse altitude en Europe de l'Ouest (Larix kaempferi (Lambert) Carr., Larix decidua Miller et Larix eurolepis Henry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rondeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (3), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivkovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (5-6), pp.465-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milosh Ivkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.465-469. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of genomic regions controlling microdensitometric parameters of wood characteristics in hybrid larches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (5-6), pp.607-615. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of genomic regions controlling microdensitometric parameters of wood characteristics in hybrid larches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (5-6), pp.607-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of genomic regions controlling microdensitometric parameters of wood characteristics in hybrid larches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.607-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Control of Heartwood Content in Larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (2), pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel gain espérer en plantant des cultivars de merisier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 139, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental device for rapid measurement of the trunk equivalent modulus of elasticity on standing trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dewitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental device for rapid measurement of the trunk equivalent modulus of elasticity on standing trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Paques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dewitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (4), pp.361-359. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of AFLP, RAPD and ISSR markers to genetic mapping of European and Japanese larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100 (2), pp.299-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of AFLP, RAPD and ISSR markers to genetic mapping of European and Japanese larch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.299-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité clonale de la race polonica du mélèze d'Europe pour la résistance à Lachnellula willkommii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giberte Sylvestre-Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance du mélèze hybride inoculé par Lachnellula willkommii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sylvestre-Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (6), pp.485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité clonale de la race polonica du mélèze d'Europe pour la résistance à Lachnellula willkommii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sylvestre-Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance du mélèze hybride inoculé par Lachnellula willkommii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberte Sylvestre-Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (6), pp.485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flowering to artificial pollination in larch for breeding and seed orchard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet-Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 74 (2), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and selection in a multisite wild cherry clonal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (2-3), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flowering to artificial pollination in larch for breeding and seed orchard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 74 (2), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygosity and hybrid performance in larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93, pp.1274-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité naturelle du mélèze. II. Mélèze du japon : bilan de 36 ans de test comparatif de provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité naturelle du mélèze. I. Mélèze d'Europe: bilan de 34 ans de test comparatif de provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The breeding of larch as an exotic tree species in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buvisindi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique, comment ? Hybridation inter-spécifique et inter-populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélèzes d'Europe et du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance a 25 ans de quelques provenances de meleze laricin (Larix laricina (Du Roi) Koch) sur sols hydromorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (4), pp.357-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between foliar nutrient concentrations and growth of hybrid larch (Larix x eurolepis Henry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 63, pp.153-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic and non-genetic parameters for rooting traits in hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Radosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (2-3), pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une methode d'inoculation pour l'evaluation precoce du comportement du meleze vis a vis du Lachnellula willkommii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 24, pp.160-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication vegetative du meleze hybride (Larix x eurolepis Henry) par bouturage en vrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50, pp.205-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of vegetatively propagated Larix decidua, L. kaempferi and L. laricina hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and estimated genetic gains in a clonal test of hybrid Larch (Larix x eurolepis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 7 (3), pp.355-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vegetative propagation on field performance up to age 8 of hybrid larch (Larix x eurolepis) clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.469-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree improvement strategies : modelling and optimization : the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 38 (3-4), pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des melezes : revue critique et incidence pour l'amelioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (2), pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of larch hybridization and its incidence on breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (2), pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SYLVA France &amp; Europe - Research infrastructures for adaptive forest management: their services and access modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARTEMIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Uroz, Jérémie Bel, Nov 2025, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SYLVA Europe - Forest ecosystem adaptation to global changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Plant Genetic Resources - Workshop on GRACE collaboration and synergies with international organizations and research Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Giuliano, Panagiotis Kalaitzis (GRACE), Oct 2025, Chania (Crète) and online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling Drought-induced Mortality in Larch Species across differential water regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naincy Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate warming inversely affects Larch at each end of its altitudinal distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Concepción Escobar Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir V Shishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régression aléatoire appliquée à l'étude de la dendroplasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité phénotypique, des concepts à l'analyse de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2017, Aussois, France. 55 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of phenotypic plasticity in the expression of hybrid larch heterosis - a case study using random regression modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Schlichting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Annual University of Michigan Early Career Scientists Symposium - Ecology and evolutionary biology of phenotypic plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREES4FUTURE: A success story and future perspectives: European Tree Breeding Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Trees for the Future: Data are the keystone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high throughput phenotyping on estimation of genetic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Kärkkäinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Trees for the Future:Data are the keystone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natural Resources Institute Finland (Luke). FIN., Apr 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of somatic embryogenesis in Larix breeding program: from understanding the developmental pathway to clonal propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biotechnology Strategies for Forest productivity improvement. KFRI Tree Biotechnology Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korea Forest Research Institute (KFRI). KOR., May 2015, Suwon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random regression as a tool for reaction norms modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion du GDR PlasPhen (Plasticité Phenotypique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. 11 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation génétique dans le domaine du matériel végétal forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. atelier REGEFOR - Les innovations dans les usages du bois interpellent la gestion forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic methods to measure heartwood stilbenes of Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pulkka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarja Tapanila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni M Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. meeting of the Northern European network for wood sciences and engineering; WSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du niveau de dormance des bourgeons avec la NIRS, résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of breeding in contemporary forestry: Forest tree breeding in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. session of Winter Forestry School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forest Research Institute (IBL). IBL - Instytut Badawczy Leśnictwa, POL., Mar 2014, Sękocin, Poland. 28 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a joined Polish–French network of progeny trials with European larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kowalczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Tree Breeding Conference. IUFRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific purity of hybrid larch Forest Reproductive Materials: how much does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2012: Larch in a warm climate, 8th international symposium of IUFRO Working Group S2.02.07 "Larch breeding and genetic resources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hallormsstadur, Iceland. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific purity of hybrid larch Forest Reproductive Materials: how much does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2012;8. International Symposium of IUFRO Working Group S2.02.07 – Larch Breeding and Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Sep 2012, Hallormsstaðaskógur National Forest, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche rétrospective et intégrée de l'adaptation basée sur l'étude du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Réunion CAQ "l'utilisation des données des inventaires forestiers nationaux dans l'établissement de nos modèles forêt-bois";CAQ15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nogent-sur-Vernisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does climate influence the phenotypic variability of larch along an altitudinal gradient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2012;8. International Symposium of IUFRO Working Group S2.02.07 – Larch Breeding and Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Sep 2012, Hallormsstaðaskógur National Forest, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought impact on growth and wood properties of larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2012;8. International symposium of IUFRO Working Group S2.02.07 – Larch Breeding and Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hallormsstaðaskógur National Forest, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis of forest trees in Europe: what’s going on? An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Party 2.09.02: Somatic Embryogenesis of Trees Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Suwon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis of forest trees in Europe: what's going on? An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Party 2.09.02 : Somatic Embryogenesis of Forest Trees Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Suwon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase gelrite concentration improves somatic embryo maturation in hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of somatic embryogenesis in a breeding programme of Larix species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARIX 2007 : Symposium international du groupe de travail de l'IUFRO—S2.02.07; Integrated research activities for supply of improved larch to tree planting : tree improvement, floral biology and nursery production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Québec, Canada. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’intégration de l’embryogenèse somatique au programme d’amélioration des mélèzes, Larix sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application des techniques de biologie cellulaire à l'amélioration des plantes à multiplication végétative. Association des Sélectionneurs Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Angers, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the effect of the climate of year 2003 on Douglas-fir and larch wood formation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the Drought and Heat in 2003 on Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ring-width on wood properties of Larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dissection of quantitative traits in larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosis in interspecific hybrids between european and japanese larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Prediction of stem form in hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality improvement of European Larch seedlots by water soaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Laroppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heartwood extractives and durability of Larch-relationships and their prediction by FT-NIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwanninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific markers in larix : RAPS, SSRS, ESTPS and SNPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Gros-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Isabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among and within provenance variability for decay resistance of Larch wood to fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Curnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jourez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance of different larch timber resources for high-quality flooring panels - An industrial case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2002 Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical wood properties of different larch origins and species across western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2002 Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological identification of larch species and determination of hybrid purity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kannenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European Larch Wood Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, France (FR), France. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of silvicultural treatment on the stem shape of larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rondeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2002 Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the establishment of an international progeny trial network to study natural genetic of Sudetan larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frydl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European Larch Wood Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, France (FR), France. pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood anatomical and chemical characteristics of different Larch wood resources in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwanninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for morphological markers to discriminate hybrids from pure parent species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kannenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European Larch Wood Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, France (FR), France. pp.108-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of wood density to climate. A new approach to evaluate adaptive fitness of Larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models for heartwood and bark proportions for larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rondeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2002 Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of hybrid larch over a broad range of site conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grotehusmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch tree improvement programme in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility of several connected families for QTL detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plant &amp; animal genome VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wood quality through molecular markers in larch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timber management toward wood quality and end-product value - Proceedings of the CTIA/IUFRO international wood quality workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Quebec city, Canada. pp.IV-63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique pour une conduite agro-sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a factorial mating design for the detection of relationships between quantitative traits and RAPD markers in larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRIEG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early performances and genetic parameters of a population of European larch from Central Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Polonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative traits and genetic markers: analysis of a factorial mating design in larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crookedness in larch : apparition at the juvenile stage of stem form defects in relation to the annual shoot growth pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Party S2.02-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Remningstorp, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of European larch for wood properties : Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larch genetics and breeding. Research findings and ecological-silvicultural demands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Owe Martinsson, Jul 1995, Remningstorp and Siljansfors, Sweden. pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative traits and genetic markers : analysis of a factorial mating design in larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de critères de sélection pour l'amélioration génétique de la forme des arbres forestiers. 1. Recherche d'une méthode d'évaluation de la forme chez le mélèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Contrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of genetic parameters in a factorial mating design with hybrid larch (Larix decidua x Larix kaempferi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the IUFRO Working Party S2-02-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of inter- and intraspecific hybridisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the IUFRO Working Party S2-02-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategie d'amelioration des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire commun : l'arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meleze hybride (Larix X eurolepis) et vigueur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1988, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of somatic embryogenesis in Larix breeding program: from understanding the developmental pathway to clonal propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biotechnology Strategies for Forest productivity improvement. KFRI Tree Biotechnology Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Suwon, South Korea. 2015, Current Biotechnology Strategies for Forest productivity improvement. KFRI Tree Biotechnology Symposium 2015. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Larch Taxa with Near Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of calibration model for measuring stilbene content of wood samples by NIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pulkka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Near Infrared Spectroscopy as a High-Throughput Phenotyping Method for Assessing the Natural Durability of Larch Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Palanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Feci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees4Future, a European Research Infrastructure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis of hybrid larches (Larix x eurolepis and Larix x marschlinsii): perspectives for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TreeBreedex. Workshop Activity 6, Vegetative propagation and deployment of varieties - the scope for Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Liverpool, United Kingdom. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTLs by genotyping parents involved in a mating design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; animal genome V conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, San Diego, France. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree breeding in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 25, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-6146-9. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mélèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riou Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouvarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDF, pp.144, 2001, Coll. Les guides du sylviculteur, 2-904740-81-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics in Forest Trees: State of the Art and Potential Implications for Breeding and Management in a Context of Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Epigenetics Coming of Age for Breeding Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic press, Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 454 p., 2018, Advances in Botanical Research, 9780128154038. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetative propagation of larch species: somatic embryogenesis improvement towards its integration in breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetative Propagation of Forest Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Forest Science Institute (NIFoS), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larches (Larix sp.) : chap. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foffova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liesebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Tree Breeding in Europe: Current State-of-the-Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.13-122, 2013, Managing forest ecosystems, 978-94-007-6145-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering engineering in larch hybridization seed orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Tree Breeding in Europe: Current State-of-the-Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.80-85, 2013, Managing forest ecosystems, 978-94-007-6145-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest tree breeding in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-6146-9. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6146-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larches ([i]Larix[/i] sp.). Chapter 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Foffová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Heinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Liesebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest tree breeding in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-6146-9. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6146-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic importance, breeding objectives and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Burdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, genomics and breeding of conifers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 456 p., 2011, Genetics, Genomics and Breeding of Crop Plants, 978-1-57808-719-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés forestières améliorées ... un investissement qui en vaut le (sur-) coût !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue-Guide des Pépinières Lemonnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de mélèze comparées sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mélèze (les guides du sylviculteur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour le Développement Forestier, 2001, 2-904740-81-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mélèze (les guides du sylviculteur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour le Développement Forestier, 2001, 2-904740-81-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme d'amélioration génétique ambitieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mélèze (les guides du sylviculteur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour le Développement Forestier, 2001, 2-904740-81-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les melezes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze d'Europe (&amp;lt;i&amp;gt;Larix Decidua&amp;lt;/i&amp;gt; Mill.) (6ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze de Sibérie (&amp;lt;i&amp;gt;Larix sibirica&amp;lt;/i&amp;gt; Ledeb.) (1ère édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze du Japon (&amp;lt;i&amp;gt;Larix kaempferi&amp;lt;/i&amp;gt; Lamb.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze hybride (&amp;lt;i&amp;gt;Larix x eurolepis&amp;lt;/i&amp;gt; Henry) (5ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative propagation (Final report Task 4.1.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European larch wood chain : final report for the period from 01.07.98 to 30.09.02, PAQUES L.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2023 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2024, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : Réseau Expérimental Forestier d’Essences de diversification pour le Renouvellement des forêts (REFER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Loubaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCBA; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2022 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Theodoridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2023, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Expérimental Forestier d’Essences de diversification (REFER) pour le Renouvellement des forêts - Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; CNPF-IDF. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SECUR-MFR « Floraison et fructification des arbres forestiers : développement d'outils pour une meilleure caractérisation de leur phénologie, abondance et qualité » - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; GIE Semences Forestières Améliorées (GIE SFA); NIR Industry Brimrose. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur la transformation de dispositifs expérimentaux en structure de production de MFR ou en unité de conservation de ressources génétiques: Guide de bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2017. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et Sélection de Graines de résineux d'intérêt économique (douglas, mélèze, pin maritime) en fonction de la structure des vergers et de facteurs environnementaux. Rapport final projet CASDAR 2014 « SEMENCES ET SELECTION VEGETALE ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Musch B. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Office National des Forêts (ONF). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2015. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012 : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREEBREEDEX. A working model network of tree improvement for competitive, multifunctional and sustainable European forestry - Integrating Activity implemented as Coordination Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, pins laricio, pin sylvestre, mélèze, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variétés forestières améliorées issues des vergers à graines de l'Etat : douglas, épicéa, mélèze, pins laricio, maritime et sylvestre (rapport final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosis in interspecific hybrids between European</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of stem form in hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized database of reproductive material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-origin variation for some basic ring variables (mainly ring width and ring density) and between-provenance variation of cambium reaction between growing season climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial maturation of male strobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a european larch wood chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FAIR5CT98-3354--CEC-NEI-IC20CT98-0310, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical wood properties of different larch origins and species across western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rootstock origin on growth and on flower production in 6 year-old grafted larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary evaluation of genetic diversity of European larch populations from Central Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environment on flower induction and stimulation, pollen yield and quality and seed crop quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative agricultural land-use with fast growing trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative agricultural land-use with fast growing trees. Final technical report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIR--CT920134, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience 3.301, test de descendances pleins-freres de meleze hybride (Larix x europelis). Performances a 8 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1990, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of performances at age 8 of vegetatively propagated pure and hybrid Tamarak clones with European and Japenese larch hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1990, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme amélioration génétique des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation interspécifique et l’hétérosis chez les arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREEBREEDEX : the European database of forest genetic resources used in breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Treebreedex Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId543"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Pâques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amélioration, génétique quantitative, phénotypage, bois, adaptation, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Equipe Génétique, Adaptation et Amélioration (GA2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tel. : +33 (2) 38 41 78 21</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mel.: luc_paques@inrae.fr</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En poste depuis 1986 à l’INRA d’Orléans, LP est chargé du programme d’amélioration génétique des mélèzes. Ce programme vise principalement à développer une stratégie en hybridation interspécifique, à créer des variétés hybrides performantes et à optimiser leur mode de production en masse. Il repose sur une meilleure connaissance des bases génétiques et physiologiques de l’hétérosis (ou vigueur hybride) et de son expression spatiale et temporelle. Par ailleurs, LP participe au développement d’outils de phénotypage haut débit pour les caractères-cibles (propriétés du bois, phénologie, résistance au chancre) et à l’évaluation de différentes techniques de multiplication en masse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, il a contribué à la mise en veille du programme d’amélioration génétique de l’épicéa commun via la conservation </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ex situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de ressources génétiques d’intérêt.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le début de sa carrière, LP a été actif dans de nombreux projets nationaux et européens comme partenaire et comme coordinateur (LARCH, TREEBREEDEX, TREESFUTURE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il participe comme expert à plusieurs commissions du MAAP (CTPS, CTC verger à graines, etc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche (Current research)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">a) Amélioration génétique du genre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et création variétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : créer et développer des génotypes performants de mélèze d’Europe et hybride pour des caractères quantitatifs et qualitatifs de production (croissance, bois) et d’adaptation (tolérance à la sécheresse, résistance au chancre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : étude de la diversité naturelle des espèces parentes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.decidua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">kaempferi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) et enrichissement des populations d’amélioration ; évaluation multi-caractères, multi-sites des géniteurs à travers des plans de croisements intra-/inter-spécifiques ; méthodologie de la sélection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux résultats :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Création de plus d’un millier de combinaisons hybrides et développement d’un vaste réseau d’évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sélection et/ou Homologation de plusieurs variétés (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e.g.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> REVE-VERT, VG-Barres-F2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales collaborations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : UEs EFPA , Genobois , IRSTEA, ONF-PNRGF, CRPF, IBL-PL et VULHM-CZ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">b) Hétérosis : bases génétiques et physiologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> approfondir le rôle de l’hétérosis et de la complémentarité des caractères parentaux dans la supériorité de l’hybride, l’importance du fond génétique dans son intensité, les conditions de son expression et son évolution au cours des générations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus récemment, la ‘construction’ spatio-temporelle de l’hétérosis est étudiée à travers la phénologie et les rythmes de croissance, ainsi qu’à travers la relation arbre-eau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : création de plusieurs plans de croisements cognitifs intra-/interspécifiques ; sites instrumentés (Orléans – Beaumont); approches génétiques (génétique quantitative) et physiologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux résultats :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mise en évidence de l’hétérosis ; meilleure connaissance du rôle respectif des espèces parentales et du déterminisme génétique de l’hétérosis; importance de la dépression hybride en 2ème génération.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales collaborations :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L.Sanchez,UEs EFPA , Genobois, UMR Silva, BOKU-AT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">c) Adaptation et plasticité phénotypique du mélèze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : étude de la plasticité phénotypique et de sa variabilité comme mécanisme d’adaptation aux changements climatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : approche de la dendroplasticité visant à mettre en relation les caractéristiques inter– et intra- cerne avec les paramètres pédo-climatiques en vue de la construction de normes de réaction ; dispositif clonal réciproque le long d’un gradient altitudinal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux résultats :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales collaborations :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> P.Rozenberg, UE GBFor, ONF,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d) Phénotypage haut-débit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : développer des outils de phénotypage non destructifs et à faible coût, à haut-débit (nombre d’échantillons phénotypés) ou à haute-fréquence (nombre de données par individu) pour les caractères-clés du programme d’amélioration (phénologie, propriétés du bois (extractibles, durabilité naturelle), résistance au chancre, etc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : spectrométrie proche-infrarouge, caméra, capteurs, etc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux résultats :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> modèles de calibration SPIR (extractibles, durabilité naturelle, MOE, etc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales collaborations :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.P.Charpentier,V.Segura, M. Bonhomme (PIAF), UE EFPA, Genobois, BOKU-AT, IVALSA-IT, CREA-IT, IBL-PL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">e) Diffusion en masse des variétés améliorées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : développer/optimiser/évaluer les différents modes de production en masse des variétés améliorées, en particulier hybrides.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : approches par voie sexuée (verger à graines d’hybridation F1 et F2) et asexuée (bouturage bulk, embryogenèse somatique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux résultats :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> impact de la dépression hybride et de consanguinité sur les paramètres de reproduction des hybrides, schéma de production par voie végétative bulk et embryogenèse, suivi de la pureté hybride de l’embryon à la plantation,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Principales collaborations : M.*A. Lelu-Walter, M. Verger, UE GBFor, IRSTEA, ONF-PNRGF,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rootstock effects on growth, reproduction and wood properties in hybrid larch (Larix x eurolepis Henry) and in some other Larix sp. grafting associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01281-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade-long study on mortality in European larch (Larix decidua Mill.), Japanese larch (Larix kaempferi (Lamb.) Car.) and their hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naincy Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01294-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the choice of rootstock impact the resilience to drought of grafted clones in Larix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sg-2025-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory mapping of the forest community stakeholders in Europe focusing on forest genetic resources, forest reproductive material, and protected forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rogelja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beuker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Westergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees, Forests and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100913. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tfp.2025.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal stem cracks in larch: what makes trees vulnerable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Veisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, pp.813-832. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11056-022-09942-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How susceptible is Sudetan larch to larch canker Lachnellula willkommii (R. Hartig) Dennis? Consequences for breeding and deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1-2), pp.70-78. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02827581.2023.2191005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genetics and Dendrochronology of the Larches at Järvselja Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alar Laanelaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heldur Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eesti Mets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do biomass partitioning and growth efficiency contribute to growth heterosis in inter-specific hybrid larch Larix x eurolepis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Veisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (4), pp.466 - 476. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpac004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity of European larch radial growth and wood density along a‐1,000 m elevational gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Escobar‐sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez‐meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant-Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pei3.10040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and anatomical responses to drought stress differ between two larch species and their hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Sasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adya P Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.1467-1484. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-021-02129-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Microdensitometry for Assessing the Resistance of Hybrid Larch to Fungus Coniophora puteana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Palanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.8434-8448. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15376/biores.15.4.8434-8448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle variété de mélèze hybride bientôt disponible au reboisement : Les Barres-F2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Veisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Analysis of the Elevational Shift of Larch Budmoth Outbreaks Along an Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2020.00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate warming differently affects Larix decidua ring formation at each end of a French Alps elevational gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Escobar-Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00958-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive Evaluation Techniques and What They Tell Us about Wood Property Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schimleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Apiolaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Emms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (9), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f10090728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering hybrid larch reaction norms using random regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl D. Schlichting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.118.200697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid breakdown and inbreeding depression for seed yield and early growth in 2nd-generation interspecific hybrids of larch (Larix x eurolepis x L.x eurolepis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (3), pp.69. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-019-0853-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid larch heterosis: for which traits and under which genetic control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (5), 17 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-017-1177-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis de la phénologie en continu à différentes échelles en milieu forestier - Des caméras comme outils d’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of hybrid larch (Larix x eurolepis Henry) forest reproductive materials: How much does hybrid percentage affect stand performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (4), pp.541-564. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11056-016-9530-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of stilbene content from heartwood increment cores of Scots pine using NIRS methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pulkka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarja Tapanila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (6), pp.517-528. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/jnirs.1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of light conditions on anatomical and biochemical aspects of somatic and zygotic embryos of hybrid larch (Larix x marschlinsii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick von Aderkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (4), pp.605-615. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives for genetic improvement of heartwood size and extractive content in relation to natural durability and aesthetics in interspecific hybrid larch (Larix x eurolepis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134 (5), pp.857-868. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-015-0895-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Trees for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Rzońca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Guziejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Wojda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Forestalia Polonica. Serie A : Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the space-time structure of tree-ring datasets using the partial triadic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ruiz-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0108332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of heartwood extractives in hybrid larches and in their related European and Japanese larch parents: relationship with wood colour parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Garcia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (1), pp.61-69. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-012-0654-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis in forestry with a focus on Europe: state-of-the-art, benefits, challenges and future direction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.883-899. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-013-0620-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common near infrared-based partial least squares regression model for the prediction of wood density of Pinus pinaster and Larix * eurolepis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1-3), pp.157-175. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0383-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect prediction of bud flushing from ex situ observation in hybrid Larch (Larix decidua x L. kaempferi) and their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Gauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (2-3), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2010.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection perspectives for genetic improvement of wood stiffness in hybrid larch (Larix x eurolepis Henry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth rhythm parameters as components of hybrid vigour in young seedlings of hybrid Larch (Larix decidua x L. kaempferi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (1-2), pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified and improved somatic embryogenesis of hybrid larches (Larix x eurolepis and Larix x marschlinsii). Perspectives for breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (1), 104p1-104p10. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2008079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking larch genotypes with the Rigidimeter: relationships between modulus of elasticity of standing trees and of sawn timber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (4), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified and improved somatic embryogenesis of hybrid larches (Larix $\times$ eurolepis and Larix $\times$ marschlinsii). Perspectives for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (1), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the decay resistance of larch to fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Curnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the decay resistance of larch to fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Curnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of European and Japanese larch and their interspecific hybrid with morphological markers: application to young seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of european and japanese larch and their interspecific hybrid with morphological markers : application to young seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of european and japanese larch and their interspecific hybrid with morphological markers: Application to young seedlings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-diagnostic markers in Larix spp. Based on RAPDs and nuclear, cpDNA, and mtDNA gene sequences, and their phylogenetic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Gros-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Isabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.50-63. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-005-0007-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de mélèze hybride &amp;quot;Lavercantière-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de mélèze d'Europe &amp;quot;Sudètes-Le Theil-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of European and Japanese larch in the genetic control of growth, architecture and wood quality traits in interspecific hybrids (Larix x Eurolepis Henry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (1), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of European and Japanese larch in the genetic control of growth, architecture and wood quality traits in interspecific hybrids (Larix × eurolepis Henry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés issues de vergers à graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, hors-série 1, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast and mitochondrial molecular tests identify European x Japanese larch hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (8), pp.1643-1649. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-004-1595-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de mélèze hybride &amp;quot;Lavercantière-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de mélèze d'Europe Sudètes-Le Theil-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.27-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heartwood extractives and lignin content of different larch species (Larix sp.) and relationships to brown-rot decay-resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Schwanninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (2), pp.230-236. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-003-0300-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour of larch heartwood and relationships to extractives and brown-rot decay resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Schwanninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (1), pp.102-108. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-003-0290-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid prediction of natural durability of larch heartwood using Fourier transform near-infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Schwanninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hinterstoisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (9), pp.1727-1736. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x03-092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de modèles prédictifs des proportions de duramen et d'écorce des espèces de mélèze cultivées en zones de basse altitude en Europe de l'Ouest (Larix kaempferi (Lambert) Carr., Larix decidua Miller et Larix eurolepis Henry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rondeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (3), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milosh Ivkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.465-469. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivkovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (5-6), pp.465-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of genomic regions controlling microdensitometric parameters of wood characteristics in hybrid larches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (5-6), pp.607-615. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of genomic regions controlling microdensitometric parameters of wood characteristics in hybrid larches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (5-6), pp.607-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of genomic regions controlling microdensitometric parameters of wood characteristics in hybrid larches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.607-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel gain espérer en plantant des cultivars de merisier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 139, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Control of Heartwood Content in Larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (2), pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental device for rapid measurement of the trunk equivalent modulus of elasticity on standing trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Paques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dewitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (4), pp.361-359. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental device for rapid measurement of the trunk equivalent modulus of elasticity on standing trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dewitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of AFLP, RAPD and ISSR markers to genetic mapping of European and Japanese larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100 (2), pp.299-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of AFLP, RAPD and ISSR markers to genetic mapping of European and Japanese larch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.299-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance du mélèze hybride inoculé par Lachnellula willkommii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sylvestre-Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (6), pp.485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance du mélèze hybride inoculé par Lachnellula willkommii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberte Sylvestre-Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (6), pp.485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité clonale de la race polonica du mélèze d'Europe pour la résistance à Lachnellula willkommii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sylvestre-Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité clonale de la race polonica du mélèze d'Europe pour la résistance à Lachnellula willkommii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giberte Sylvestre-Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flowering to artificial pollination in larch for breeding and seed orchard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet-Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 74 (2), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and selection in a multisite wild cherry clonal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (2-3), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flowering to artificial pollination in larch for breeding and seed orchard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 74 (2), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité naturelle du mélèze. II. Mélèze du japon : bilan de 36 ans de test comparatif de provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygosity and hybrid performance in larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93, pp.1274-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité naturelle du mélèze. I. Mélèze d'Europe: bilan de 34 ans de test comparatif de provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The breeding of larch as an exotic tree species in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buvisindi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic and non-genetic parameters for rooting traits in hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Radosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (2-3), pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between foliar nutrient concentrations and growth of hybrid larch (Larix x eurolepis Henry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 63, pp.153-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une methode d'inoculation pour l'evaluation precoce du comportement du meleze vis a vis du Lachnellula willkommii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 24, pp.160-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique, comment ? Hybridation inter-spécifique et inter-populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance a 25 ans de quelques provenances de meleze laricin (Larix laricina (Du Roi) Koch) sur sols hydromorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (4), pp.357-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélèzes d'Europe et du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication vegetative du meleze hybride (Larix x eurolepis Henry) par bouturage en vrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50, pp.205-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of vegetatively propagated Larix decidua, L. kaempferi and L. laricina hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and estimated genetic gains in a clonal test of hybrid Larch (Larix x eurolepis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 7 (3), pp.355-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vegetative propagation on field performance up to age 8 of hybrid larch (Larix x eurolepis) clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.469-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des melezes : revue critique et incidence pour l'amelioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (2), pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of larch hybridization and its incidence on breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (2), pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree improvement strategies : modelling and optimization : the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 38 (3-4), pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SYLVA France &amp; Europe - Research infrastructures for adaptive forest management: their services and access modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARTEMIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Uroz, Jérémie Bel, Nov 2025, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SYLVA Europe - Forest ecosystem adaptation to global changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Plant Genetic Resources - Workshop on GRACE collaboration and synergies with international organizations and research Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Giuliano, Panagiotis Kalaitzis (GRACE), Oct 2025, Chania (Crète) and online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling Drought-induced Mortality in Larch Species across differential water regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naincy Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate warming inversely affects Larch at each end of its altitudinal distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Concepción Escobar Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir V Shishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régression aléatoire appliquée à l'étude de la dendroplasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité phénotypique, des concepts à l'analyse de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2017, Aussois, France. 55 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of phenotypic plasticity in the expression of hybrid larch heterosis - a case study using random regression modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Schlichting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Annual University of Michigan Early Career Scientists Symposium - Ecology and evolutionary biology of phenotypic plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREES4FUTURE: A success story and future perspectives: European Tree Breeding Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Trees for the Future: Data are the keystone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high throughput phenotyping on estimation of genetic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Kärkkäinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Trees for the Future:Data are the keystone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natural Resources Institute Finland (Luke). FIN., Apr 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic methods to measure heartwood stilbenes of Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pulkka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarja Tapanila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni M Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. meeting of the Northern European network for wood sciences and engineering; WSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du niveau de dormance des bourgeons avec la NIRS, résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of somatic embryogenesis in Larix breeding program: from understanding the developmental pathway to clonal propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biotechnology Strategies for Forest productivity improvement. KFRI Tree Biotechnology Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korea Forest Research Institute (KFRI). KOR., May 2015, Suwon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation génétique dans le domaine du matériel végétal forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. atelier REGEFOR - Les innovations dans les usages du bois interpellent la gestion forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random regression as a tool for reaction norms modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion du GDR PlasPhen (Plasticité Phenotypique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. 11 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of breeding in contemporary forestry: Forest tree breeding in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. session of Winter Forestry School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forest Research Institute (IBL). IBL - Instytut Badawczy Leśnictwa, POL., Mar 2014, Sękocin, Poland. 28 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a joined Polish–French network of progeny trials with European larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kowalczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Tree Breeding Conference. IUFRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific purity of hybrid larch Forest Reproductive Materials: how much does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2012: Larch in a warm climate, 8th international symposium of IUFRO Working Group S2.02.07 "Larch breeding and genetic resources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hallormsstadur, Iceland. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does climate influence the phenotypic variability of larch along an altitudinal gradient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2012;8. International Symposium of IUFRO Working Group S2.02.07 – Larch Breeding and Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Sep 2012, Hallormsstaðaskógur National Forest, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche rétrospective et intégrée de l'adaptation basée sur l'étude du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Réunion CAQ "l'utilisation des données des inventaires forestiers nationaux dans l'établissement de nos modèles forêt-bois";CAQ15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nogent-sur-Vernisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific purity of hybrid larch Forest Reproductive Materials: how much does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2012;8. International Symposium of IUFRO Working Group S2.02.07 – Larch Breeding and Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Sep 2012, Hallormsstaðaskógur National Forest, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought impact on growth and wood properties of larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2012;8. International symposium of IUFRO Working Group S2.02.07 – Larch Breeding and Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hallormsstaðaskógur National Forest, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis of forest trees in Europe: what’s going on? An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Party 2.09.02: Somatic Embryogenesis of Trees Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Suwon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis of forest trees in Europe: what's going on? An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Party 2.09.02 : Somatic Embryogenesis of Forest Trees Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Suwon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase gelrite concentration improves somatic embryo maturation in hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of somatic embryogenesis in a breeding programme of Larix species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARIX 2007 : Symposium international du groupe de travail de l'IUFRO—S2.02.07; Integrated research activities for supply of improved larch to tree planting : tree improvement, floral biology and nursery production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Québec, Canada. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’intégration de l’embryogenèse somatique au programme d’amélioration des mélèzes, Larix sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application des techniques de biologie cellulaire à l'amélioration des plantes à multiplication végétative. Association des Sélectionneurs Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Angers, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the effect of the climate of year 2003 on Douglas-fir and larch wood formation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the Drought and Heat in 2003 on Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific markers in larix : RAPS, SSRS, ESTPS and SNPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Gros-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Isabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among and within provenance variability for decay resistance of Larch wood to fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Curnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jourez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance of different larch timber resources for high-quality flooring panels - An industrial case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2002 Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical wood properties of different larch origins and species across western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2002 Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heartwood extractives and durability of Larch-relationships and their prediction by FT-NIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwanninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality improvement of European Larch seedlots by water soaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Laroppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of silvicultural treatment on the stem shape of larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rondeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2002 Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological identification of larch species and determination of hybrid purity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kannenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European Larch Wood Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, France (FR), France. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Prediction of stem form in hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosis in interspecific hybrids between european and japanese larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the establishment of an international progeny trial network to study natural genetic of Sudetan larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frydl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European Larch Wood Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, France (FR), France. pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood anatomical and chemical characteristics of different Larch wood resources in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwanninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for morphological markers to discriminate hybrids from pure parent species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kannenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European Larch Wood Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, France (FR), France. pp.108-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of wood density to climate. A new approach to evaluate adaptive fitness of Larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models for heartwood and bark proportions for larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rondeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larix 2002 Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of hybrid larch over a broad range of site conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grotehusmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch tree improvement programme in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dissection of quantitative traits in larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ring-width on wood properties of Larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility of several connected families for QTL detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plant &amp; animal genome VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique pour une conduite agro-sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wood quality through molecular markers in larch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timber management toward wood quality and end-product value - Proceedings of the CTIA/IUFRO international wood quality workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Quebec city, Canada. pp.IV-63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a factorial mating design for the detection of relationships between quantitative traits and RAPD markers in larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRIEG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early performances and genetic parameters of a population of European larch from Central Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Polonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative traits and genetic markers: analysis of a factorial mating design in larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of European larch for wood properties : Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larch genetics and breeding. Research findings and ecological-silvicultural demands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Owe Martinsson, Jul 1995, Remningstorp and Siljansfors, Sweden. pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crookedness in larch : apparition at the juvenile stage of stem form defects in relation to the annual shoot growth pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Party S2.02-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Remningstorp, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative traits and genetic markers : analysis of a factorial mating design in larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de critères de sélection pour l'amélioration génétique de la forme des arbres forestiers. 1. Recherche d'une méthode d'évaluation de la forme chez le mélèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Contrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of genetic parameters in a factorial mating design with hybrid larch (Larix decidua x Larix kaempferi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the IUFRO Working Party S2-02-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of inter- and intraspecific hybridisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the IUFRO Working Party S2-02-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategie d'amelioration des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire commun : l'arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meleze hybride (Larix X eurolepis) et vigueur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1988, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle of phenotypic plasticity in the expression of hybrid larch heterosis. A case study using random regression modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Schlichting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Career Scientists Symposium on Phenotypic Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of somatic embryogenesis in Larix breeding program: from understanding the developmental pathway to clonal propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biotechnology Strategies for Forest productivity improvement. KFRI Tree Biotechnology Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Suwon, South Korea. 2015, Current Biotechnology Strategies for Forest productivity improvement. KFRI Tree Biotechnology Symposium 2015. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Larch Taxa with Near Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of calibration model for measuring stilbene content of wood samples by NIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pulkka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Near Infrared Spectroscopy as a High-Throughput Phenotyping Method for Assessing the Natural Durability of Larch Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Palanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Feci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees4Future, a European Research Infrastructure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis of hybrid larches (Larix x eurolepis and Larix x marschlinsii): perspectives for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TreeBreedex. Workshop Activity 6, Vegetative propagation and deployment of varieties - the scope for Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Liverpool, United Kingdom. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTLs by genotyping parents involved in a mating design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; animal genome V conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, San Diego, France. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree breeding in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 25, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-6146-9. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mélèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riou Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouvarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDF, pp.144, 2001, Coll. Les guides du sylviculteur, 2-904740-81-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics in Forest Trees: State of the Art and Potential Implications for Breeding and Management in a Context of Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Epigenetics Coming of Age for Breeding Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic press, Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 454 p., 2018, Advances in Botanical Research, 9780128154038. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetative propagation of larch species: somatic embryogenesis improvement towards its integration in breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetative Propagation of Forest Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Forest Science Institute (NIFoS), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering engineering in larch hybridization seed orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Tree Breeding in Europe: Current State-of-the-Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.80-85, 2013, Managing forest ecosystems, 978-94-007-6145-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest tree breeding in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-6146-9. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6146-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larches ([i]Larix[/i] sp.). Chapter 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Foffová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Heinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Liesebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest tree breeding in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-6146-9. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6146-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larches (Larix sp.) : chap. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foffova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liesebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Tree Breeding in Europe: Current State-of-the-Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.13-122, 2013, Managing forest ecosystems, 978-94-007-6145-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic importance, breeding objectives and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Burdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, genomics and breeding of conifers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 456 p., 2011, Genetics, Genomics and Breeding of Crop Plants, 978-1-57808-719-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés forestières améliorées ... un investissement qui en vaut le (sur-) coût !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue-Guide des Pépinières Lemonnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de mélèze comparées sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mélèze (les guides du sylviculteur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour le Développement Forestier, 2001, 2-904740-81-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mélèze (les guides du sylviculteur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour le Développement Forestier, 2001, 2-904740-81-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme d'amélioration génétique ambitieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mélèze (les guides du sylviculteur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour le Développement Forestier, 2001, 2-904740-81-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les melezes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze d'Europe (&amp;lt;i&amp;gt;Larix Decidua&amp;lt;/i&amp;gt; Mill.) (6ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze de Sibérie (&amp;lt;i&amp;gt;Larix sibirica&amp;lt;/i&amp;gt; Ledeb.) (1ère édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze du Japon (&amp;lt;i&amp;gt;Larix kaempferi&amp;lt;/i&amp;gt; Lamb.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze hybride (&amp;lt;i&amp;gt;Larix x eurolepis&amp;lt;/i&amp;gt; Henry) (5ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative propagation (Final report Task 4.1.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European larch wood chain : final report for the period from 01.07.98 to 30.09.02, PAQUES L.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2023 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2024, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : Réseau Expérimental Forestier d’Essences de diversification pour le Renouvellement des forêts (REFER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Loubaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCBA; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2022 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Theodoridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2023, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SECUR-MFR « Floraison et fructification des arbres forestiers : développement d'outils pour une meilleure caractérisation de leur phénologie, abondance et qualité » - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; GIE Semences Forestières Améliorées (GIE SFA); NIR Industry Brimrose. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Expérimental Forestier d’Essences de diversification (REFER) pour le Renouvellement des forêts - Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; CNPF-IDF. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur la transformation de dispositifs expérimentaux en structure de production de MFR ou en unité de conservation de ressources génétiques: Guide de bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2017. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et Sélection de Graines de résineux d'intérêt économique (douglas, mélèze, pin maritime) en fonction de la structure des vergers et de facteurs environnementaux. Rapport final projet CASDAR 2014 « SEMENCES ET SELECTION VEGETALE ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Musch B. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Office National des Forêts (ONF). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2015. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012 : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREEBREEDEX. A working model network of tree improvement for competitive, multifunctional and sustainable European forestry - Integrating Activity implemented as Coordination Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, pins laricio, pin sylvestre, mélèze, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variétés forestières améliorées issues des vergers à graines de l'Etat : douglas, épicéa, mélèze, pins laricio, maritime et sylvestre (rapport final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a european larch wood chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FAIR5CT98-3354--CEC-NEI-IC20CT98-0310, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-origin variation for some basic ring variables (mainly ring width and ring density) and between-provenance variation of cambium reaction between growing season climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial maturation of male strobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rootstock origin on growth and on flower production in 6 year-old grafted larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical wood properties of different larch origins and species across western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized database of reproductive material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosis in interspecific hybrids between European</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of stem form in hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary evaluation of genetic diversity of European larch populations from Central Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environment on flower induction and stimulation, pollen yield and quality and seed crop quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative agricultural land-use with fast growing trees. Final technical report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIR--CT920134, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative agricultural land-use with fast growing trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of performances at age 8 of vegetatively propagated pure and hybrid Tamarak clones with European and Japenese larch hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1990, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience 3.301, test de descendances pleins-freres de meleze hybride (Larix x europelis). Performances a 8 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1990, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme amélioration génétique des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation interspécifique et l’hétérosis chez les arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREEBREEDEX : the European database of forest genetic resources used in breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Treebreedex Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF742CC6"/>
+    <w:nsid w:val="7B4424CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westergren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.100913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sg-2025-0008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01281-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naincy Sagar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01294-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042215v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2023.2191005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Veisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-022-09942-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alar Laanelaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldur Sander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lejeune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpac004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar&#8208;sandoval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez&#8208;meier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sasani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adya P Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02129-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2020.00086" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610331v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Palanti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Charpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.15.4.8434-8448" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar-Sandoval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shishov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00958-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schimleck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dahlen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Apiolaza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Downes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Emms" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f10090728" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0853-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ambrosio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1177-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pulkka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Harju" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Tapanila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tanner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-016-9530-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-015-0895-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick von Aderkas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gutmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu254" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190128v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108332" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kowalczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rzo&#324;ca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Guziejko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wojda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thompson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Toribio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0620-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPJFTS1G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Garcia Casas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-012-0654-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74VG7VLZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0383-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E0957BB4E85268538CB15CB88106E14362F0D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Gauchat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.08.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9G9XVKW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0230-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVF6PHNL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664991v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2008079" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Curnel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008062" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883435v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153264v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gros-Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0007-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C071437164029A486E78BDC491D56F05EBFFE613/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Wimmer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schwanninger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0290-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4RQ62M7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583139v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paques" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0300-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XJD3LV8D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674753v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583135v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883825v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003081" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677587v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675543v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1595-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW0X1B51-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678874v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hinterstoisser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x03-092" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883694v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pauwels" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rondeux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivkovitch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021139v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosh Ivkovich" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881912v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002046" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680888v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153168v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641742v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639740v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dewitte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883318v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paques" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000126" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153256v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giberte Sylvestre-Guinot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delatour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693008v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sylvestre-Guinot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688180v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883291v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Sylvestre-Guinot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694259v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet Masimbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687838v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688086v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693354v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704354v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702622v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702049v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perinot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701822v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702048v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radosta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvestre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714459v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702652v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709859v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710716v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723707v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727790v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882470v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823735v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547703v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Concepci&#243;n Escobar Sandoval" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shishov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594839v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594923v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schlichting" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798432v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797852v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri K&#228;rkk&#228;inen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269049v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594921v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793537v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741316v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M Harju" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793564v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738762v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597372v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745016v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749143v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745354v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744955v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751970v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813023v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812133v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761085v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763430v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rosner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wimmer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gindl" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760847v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762492v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762615v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761821v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Laroppe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Muller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760848v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marchal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwanninger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761290v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gros-Louis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760746v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jacques" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Curnel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jourez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763322v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gindl" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763433v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sordella" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonelli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663607v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kannenberg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763131v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663635v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frydl" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762618v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663594v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762617v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763162v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763854v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schneck" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schneck" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grotehusmann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762764v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669742v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669738v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764713v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765461v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771274v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773454v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Marin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666349v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777420v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775197v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contrain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772541v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773206v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773217v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783463v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269050v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741712v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741326v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740094v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Feci" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268729v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fluch" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817044v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662882v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268032v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580237v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800946v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598847v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foffova" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heinze" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liesebach" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598834v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268033v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268035v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foffov&#225;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Heinze" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Liesebach" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808557v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Mullin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andersson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaulieu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Burdon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11075-3" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830289v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833062v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826207v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831461v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845439v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811383v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811424v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811413v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811395v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582751v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thompson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830740v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dass&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830731v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Theodoridis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347739v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580512v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580310v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216348v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608722v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606989v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328461v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musch B. Teyssier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouffier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Trontin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803020v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593174v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581697v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668764v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668747v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668693v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668710v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668704v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834039v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lejeune" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harisson" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668844v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668686v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663622v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacques" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668716v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606410v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Auclair" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dum&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guitton" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841269v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851870v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845235v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676619v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805493v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799711v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Treebreedex Consortium" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01281-y" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124728v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naincy Sagar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01294-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sg-2025-0008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168676v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westergren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.100913" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821215v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Veisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-022-09942-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2023.2191005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alar Laanelaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldur Sander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lejeune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpac004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar&#8208;sandoval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez&#8208;meier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sasani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adya P Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02129-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Palanti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.15.4.8434-8448" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610331v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2020.00086" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar-Sandoval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shishov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00958-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schimleck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dahlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Apiolaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Downes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Emms" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f10090728" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0853-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1177-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ambrosio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-016-9530-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pulkka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Harju" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Tapanila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tanner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1225" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick von Aderkas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gutmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu254" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-015-0895-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kowalczyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rzo&#324;ca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Guziejko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wojda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108332" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Garcia Casas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-012-0654-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74VG7VLZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thompson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Toribio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0620-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPJFTS1G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0383-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E0957BB4E85268538CB15CB88106E14362F0D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Gauchat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.08.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9G9XVKW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0230-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVF6PHNL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2008079" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Curnel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008062" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883435v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153264v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gros-Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0007-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C071437164029A486E78BDC491D56F05EBFFE613/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883825v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003081" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677587v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675543v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1595-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW0X1B51-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675121v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schwanninger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Wimmer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0300-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XJD3LV8D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0290-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4RQ62M7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678874v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hinterstoisser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x03-092" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883694v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pauwels" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rondeux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021139v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosh Ivkovich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivkovitch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881912v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002046" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680888v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153168v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669935v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641742v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883318v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paques" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dewitte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000126" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639740v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153256v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693008v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sylvestre-Guinot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delatour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883291v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Sylvestre-Guinot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688180v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883260v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giberte Sylvestre-Guinot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694259v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet Masimbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688086v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687838v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693354v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704354v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702048v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radosta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701822v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706451v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvestre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702622v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702049v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perinot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715947v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714459v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702652v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709859v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710716v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727790v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882470v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723707v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823735v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547703v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Concepci&#243;n Escobar Sandoval" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shishov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594839v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594923v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schlichting" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798432v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797852v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri K&#228;rkk&#228;inen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741316v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M Harju" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269049v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793537v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594921v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793564v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738762v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597372v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749143v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745016v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745354v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744955v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751970v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813023v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812133v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761085v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761290v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gros-Louis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760746v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jacques" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Curnel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jourez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gindl" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763433v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sordella" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonelli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760848v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marchal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wimmer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwanninger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761821v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Laroppe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Muller" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763131v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663607v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kannenberg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762615v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762492v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663635v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frydl" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762618v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rosner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gindl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663594v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762617v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763162v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763854v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schneck" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schneck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grotehusmann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762764v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763430v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669742v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669738v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764713v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765461v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771274v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666349v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773454v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Marin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777420v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775197v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contrain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772541v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773206v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773217v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783463v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484780v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269050v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741712v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741326v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740094v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Feci" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268729v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fluch" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817044v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662882v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268032v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580237v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800946v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598834v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268033v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268035v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foffov&#225;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Heinze" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Liesebach" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598847v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foffova" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heinze" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liesebach" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808557v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Mullin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andersson" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaulieu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Burdon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11075-3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830289v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833062v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826207v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831461v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845439v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811383v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811424v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811413v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811395v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582751v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thompson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830740v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dass&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830731v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Theodoridis" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347739v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580310v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580512v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608722v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216348v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606989v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328461v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musch B. Teyssier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouffier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Trontin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803020v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593174v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581697v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834039v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lejeune" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harisson" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668710v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668704v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668686v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668844v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668693v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668764v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668747v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663622v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacques" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668716v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841269v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dum&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guitton" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606410v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Auclair" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845235v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851870v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676619v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805493v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799711v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Treebreedex Consortium" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>