--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Fabresse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modular implementation for Stateful Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Instance State during Refactorings in Live Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Software Update from Development to Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2018.17.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Abstractions for Meta-Control: Reifying the Reflectogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.2-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoped Extension Methods in Dynamically-Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22152/programming-journal.org/2018/2/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a ROS-Based Testbed for Realistic Multi-Robot Simulation: Taking the Exploration as an Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics6030021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-Fail-Grow: Creating Tailored Object-Oriented Runtimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.1 - 36. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2017.16.3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost: A uniform and general-purpose proxy implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Advances in Dynamic Languages, 98 (3), pp.339-359. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury: Properties and Design of a Remote Debugging Solution using Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2015.14.2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Reflective Systems: The Case of Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Ryseghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.18. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marea: An Efficient Application-Level Object Graph Swapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.2:1-30. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2013.12.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language to bridge the gap between component-based design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00732654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Swapping Challenges: an Evaluation of ImageSegment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of a Simple and Unified Component-Oriented Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2-3), pp.130-149. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00175781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic Drone Mission Planning Tool for Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bouchama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiru Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-driven decision support for spatio-temporal water quality monitoring using aquatic drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Houe Ngouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Heuristic-based Social Robot Navigation Solution Efficient in Sparse and Crowded Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athena, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Isolation For Multi-Robot Systems Using ROS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Naury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania International Airport Catania Italy, France. pp.850-858, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Robot-based Validation of Simulated 5G Coverage Maps in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Distributed Computing and Artificial Intelligence (DCAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Off-the-shelf Human-Aware Robot Navigation Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B. Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntelliSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Testing of Simulation-Based Virtual Machine Generators Automatic Detection of VM Generator Semantic Gaps Between Simulation and Generated VMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Misse-Chanabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential testing of simulation-based VM generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Misse-Chanabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '22: Proceedings of the 37th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual Event, France. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou A.A. Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Permission Transfer Channels for Dynamically Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLS 2021 - 17th ACM SIGPLAN International Symposium on Dynamic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-ISA Testing of the Pharo VM: Lessons Learned While Porting to ARMv8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPLR ’21, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Münster, Germany. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3475738.3480715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Navigation with PolyMap, a Polygon-Based Map Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Conference 2019 (IntelliSys 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.1138-1152, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29513-4_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a distributed planning of decision making under uncertainty for a fleet of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '20: The 35th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.800-807, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolySLAM: A 2D Polygon-based SLAM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Autonomous Robot Systems and Competitions (ICARSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Porto, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARSC.2019.8733647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robots for Qualitative and Quantitative Management of Water Resources: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - 1st CMWRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Debugging Bootstraps of Reflective Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Hernández Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST19 - International workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Modular Class-based Reuse Mechanisms on Top of a Single Inheritance VM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2018:- The 33rd ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/SIGAPP, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Class Undefined Classes for Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.9:1--9:8, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139903.3139914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robots-Assisted Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agreement Technologies, AT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance Migration in Dynamic Software Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reifying the Reflectogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2695664.2695883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics for performance benchmarking of multi-robot exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, France. pp.3407-3414, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2015.7353852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métriques pour le benchmarking de performance d’exploration multi-robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta Model Supporting both Hardware and Smalltalk-based Execution of FPGA Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Jul 2015, Bressia, Italy. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2811237.2811296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualization Support for Dynamic Core Library Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mattone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburg, United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bootstrapping Infrastructure to Build and Extend Pharo-Like Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pittsburg, United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Size Optimization for Multi-robot Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. pp.438-449, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11900-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Live Programming in ROS with PhaROS and LRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Estefó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Campusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Domain-Specific Languages and Models for Robotic Systems (DSLRob 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1412.4629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Xuan Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Pharo's global state to move programs through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for testing mobile autonomous robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, France. pp.1842-1847, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-side Foreign Function Interfaces with NativeBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Stasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Smalltalk Images: Model and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Smalltalk Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France. pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Quality Assurance Tests for Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National conference on "control architecture of robots"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping a Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Casaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Ryseghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Challenges when Building a Manager for Unused Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAST (Federación Argentina de Smalltalks), Nov 2011, Bernal, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00635793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Structural Decomposition of Reflection with Mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Aug 2011, Edingburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2166929.2166941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-defined scenarios in ubiquitous environments: creation, execution control and sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Software Engineering and Knowledge Engineering (SEKE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Fl, United States. pp.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Proxies in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Aug 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service component framework for multi-user scenario management in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software Engineering Advances (ICSEA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with a Fast Object Swapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards scenario creation by service composition in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Lille, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Objects and Memory Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCL: a Simple, Uniform and Operational Language for Component-Oriented Programming in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC'06: International Smalltalk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic, pp.91-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Connection of Components based on their State Changes Notifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECC: Evaluation and Evolution of Component Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion Non-Anticipée de Composants en ScL : Une Voie pour l'Evolution des Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Evolution du Logiciel (en association avec LMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes (France), France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de Composants Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCM'04: Journées du Groupe ObjetsComposants et Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lille, France. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyBlog: Develop your First Web App with Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyBlog: Créer votre Première Application Web avec Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Pharo a Web Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven van Caekenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, pp.279, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Out-of-the-Box ROS 2D SLAMs for Autonomous Exploration of Unknown Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-296, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolyMap: A 2D Polygon-Based Map Format for Multi-robot Autonomous Indoor Localization and Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-131, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Maps: A Lightweight and Accurate Map Format for Multi-robot Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Baizid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robotics and Applications 9th International Conference, ICIRA 2016, Tokyo, Japan, August 22-24, 2016, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-429, 2016, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43506-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Escape Analysis in Pharo: Towards Minimizing Object Allocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Mokhefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury: a Model for Live Remote Debugging in Reflective Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost: A Uniform and General-Purpose Proxy Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Challenges of High-Performance Language Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Object Synchronisation for Dynamically-Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] INRIA Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical report: Object-centric Access Control Mechanisms in Dynamic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment with lexically-bound extension methods for a dynamic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended results of Tornado: A Run-Fail-Grow approach for Dynamic Application Tayloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996908v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du découpage à l'assemblage non anticipé de composants : Conception et mise en oeuvre du langage à composants Scl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00207499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Fabresse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modular implementation for Stateful Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Instance State during Refactorings in Live Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Software Update from Development to Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2018.17.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Abstractions for Meta-Control: Reifying the Reflectogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.2-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoped Extension Methods in Dynamically-Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22152/programming-journal.org/2018/2/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a ROS-Based Testbed for Realistic Multi-Robot Simulation: Taking the Exploration as an Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics6030021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-Fail-Grow: Creating Tailored Object-Oriented Runtimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.1 - 36. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2017.16.3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost: A uniform and general-purpose proxy implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Advances in Dynamic Languages, 98 (3), pp.339-359. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury: Properties and Design of a Remote Debugging Solution using Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2015.14.2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Reflective Systems: The Case of Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Ryseghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.18. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marea: An Efficient Application-Level Object Graph Swapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.2:1-30. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2013.12.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language to bridge the gap between component-based design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00732654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Swapping Challenges: an Evaluation of ImageSegment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of a Simple and Unified Component-Oriented Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2-3), pp.130-149. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00175781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-driven decision support for spatio-temporal water quality monitoring using aquatic drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Houe Ngouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiru Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Isolation For Multi-Robot Systems Using ROS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Naury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania International Airport Catania Italy, France. pp.850-858, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Digital Twins for Adaptive Water Quality Monitoring in Smart Cities: A Robotics-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Houe Ngouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIS Annual Congress, Jan 2026, Toulouse (France), France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Robot-based Validation of Simulated 5G Coverage Maps in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Distributed Computing and Artificial Intelligence (DCAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Heuristic-based Social Robot Navigation Solution Efficient in Sparse and Crowded Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athena, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic Drone Mission Planning Tool for Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bouchama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Off-the-shelf Human-Aware Robot Navigation Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B. Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntelliSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Testing of Simulation-Based Virtual Machine Generators Automatic Detection of VM Generator Semantic Gaps Between Simulation and Generated VMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Misse-Chanabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential testing of simulation-based VM generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Misse-Chanabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '22: Proceedings of the 37th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual Event, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou A.A. Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Permission Transfer Channels for Dynamically Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLS 2021 - 17th ACM SIGPLAN International Symposium on Dynamic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-ISA Testing of the Pharo VM: Lessons Learned While Porting to ARMv8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPLR ’21, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Münster, Germany. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3475738.3480715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Navigation with PolyMap, a Polygon-Based Map Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Conference 2019 (IntelliSys 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.1138-1152, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29513-4_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a distributed planning of decision making under uncertainty for a fleet of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '20: The 35th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.800-807, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robots for Qualitative and Quantitative Management of Water Resources: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - 1st CMWRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Debugging Bootstraps of Reflective Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Hernández Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST19 - International workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolySLAM: A 2D Polygon-based SLAM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Autonomous Robot Systems and Competitions (ICARSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Porto, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARSC.2019.8733647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Modular Class-based Reuse Mechanisms on Top of a Single Inheritance VM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2018:- The 33rd ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/SIGAPP, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robots-Assisted Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agreement Technologies, AT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Class Undefined Classes for Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.9:1--9:8, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139903.3139914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance Migration in Dynamic Software Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualization Support for Dynamic Core Library Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mattone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburg, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bootstrapping Infrastructure to Build and Extend Pharo-Like Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pittsburg, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta Model Supporting both Hardware and Smalltalk-based Execution of FPGA Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Jul 2015, Bressia, Italy. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2811237.2811296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métriques pour le benchmarking de performance d’exploration multi-robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics for performance benchmarking of multi-robot exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, France. pp.3407-3414, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2015.7353852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reifying the Reflectogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2695664.2695883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Size Optimization for Multi-robot Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. pp.438-449, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11900-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Xuan Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Live Programming in ROS with PhaROS and LRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Estefó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Campusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Domain-Specific Languages and Models for Robotic Systems (DSLRob 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1412.4629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Pharo's global state to move programs through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Smalltalk Images: Model and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Smalltalk Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France. pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-side Foreign Function Interfaces with NativeBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Stasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for testing mobile autonomous robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, France. pp.1842-1847, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Quality Assurance Tests for Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National conference on "control architecture of robots"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Structural Decomposition of Reflection with Mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Aug 2011, Edingburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2166929.2166941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-defined scenarios in ubiquitous environments: creation, execution control and sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Software Engineering and Knowledge Engineering (SEKE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Fl, United States. pp.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Proxies in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Aug 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Challenges when Building a Manager for Unused Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAST (Federación Argentina de Smalltalks), Nov 2011, Bernal, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00635793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping a Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Casaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Ryseghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service component framework for multi-user scenario management in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software Engineering Advances (ICSEA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with a Fast Object Swapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards scenario creation by service composition in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Lille, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Objects and Memory Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCL: a Simple, Uniform and Operational Language for Component-Oriented Programming in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC'06: International Smalltalk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic, pp.91-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Connection of Components based on their State Changes Notifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECC: Evaluation and Evolution of Component Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion Non-Anticipée de Composants en ScL : Une Voie pour l'Evolution des Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Evolution du Logiciel (en association avec LMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes (France), France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de Composants Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCM'04: Journées du Groupe ObjetsComposants et Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lille, France. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyBlog: Develop your First Web App with Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyBlog: Créer votre Première Application Web avec Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Pharo a Web Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven van Caekenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, pp.279, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolyMap: A 2D Polygon-Based Map Format for Multi-robot Autonomous Indoor Localization and Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-131, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Out-of-the-Box ROS 2D SLAMs for Autonomous Exploration of Unknown Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-296, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Maps: A Lightweight and Accurate Map Format for Multi-robot Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Baizid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robotics and Applications 9th International Conference, ICIRA 2016, Tokyo, Japan, August 22-24, 2016, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-429, 2016, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43506-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Escape Analysis in Pharo: Towards Minimizing Object Allocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Mokhefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury: a Model for Live Remote Debugging in Reflective Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost: A Uniform and General-Purpose Proxy Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Challenges of High-Performance Language Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical report: Object-centric Access Control Mechanisms in Dynamic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Object Synchronisation for Dynamically-Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] INRIA Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment with lexically-bound extension methods for a dynamic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended results of Tornado: A Run-Fail-Grow approach for Dynamic Application Tayloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996908v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du découpage à l'assemblage non anticipé de composants : Conception et mise en oeuvre du langage à composants Scl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00207499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2018.17.1.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.12.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2018/2/1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics6030021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2017.16.3.a2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez Peck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.05.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.2.a1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Ryseghem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.10.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2013.12.1.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN7GHGJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Richa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Alfa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390292v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Naury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707889" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ltaief" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misse-Chanabier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783301v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rogliano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475738.3480715" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dichtl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29513-4_82" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373983" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARSC.2019.8733647" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297710v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hern&#225;ndez Phillips" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167244" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139914" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098596v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695883" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353852" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mattone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814228.2814236" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185812v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_37" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Estef&#243;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campusano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1412.4629" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070964v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696599" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840781v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Bruni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stasenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924932v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680823v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166929.2166941" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531565v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618260v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108645v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297688v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auverlot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297691v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223026v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Caekenberghe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150668v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150278v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Baizid" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43506-0_37" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286659v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Mokhefi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989294v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781743v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784027v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996908v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00207499v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2018.17.1.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.12.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2018/2/1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics6030021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2017.16.3.a2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez Peck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.05.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.2.a1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Ryseghem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.10.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2013.12.1.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN7GHGJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Alfa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Naury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707889" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ltaief" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Richa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misse-Chanabier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507171" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rogliano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475738.3480715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dichtl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29513-4_82" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443390v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373983" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297710v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hern&#225;ndez Phillips" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383409v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARSC.2019.8733647" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167244" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139914" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mattone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814228.2814236" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163030v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353852" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695883" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680766v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_37" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Estef&#243;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campusano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1412.4629" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840781v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Bruni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stasenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696599" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629175v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166929.2166941" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636785v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618260v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102873v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297688v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auverlot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297691v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223026v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Caekenberghe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150278v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Baizid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43506-0_37" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286659v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Mokhefi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989294v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877757v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784027v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996908v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00207499v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>