--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Fabresse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modular implementation for Stateful Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Instance State during Refactorings in Live Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Software Update from Development to Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2018.17.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Abstractions for Meta-Control: Reifying the Reflectogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.2-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoped Extension Methods in Dynamically-Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22152/programming-journal.org/2018/2/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a ROS-Based Testbed for Realistic Multi-Robot Simulation: Taking the Exploration as an Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics6030021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-Fail-Grow: Creating Tailored Object-Oriented Runtimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.1 - 36. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2017.16.3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost: A uniform and general-purpose proxy implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Advances in Dynamic Languages, 98 (3), pp.339-359. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury: Properties and Design of a Remote Debugging Solution using Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2015.14.2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Reflective Systems: The Case of Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Ryseghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.18. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marea: An Efficient Application-Level Object Graph Swapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.2:1-30. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2013.12.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language to bridge the gap between component-based design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00732654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Swapping Challenges: an Evaluation of ImageSegment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of a Simple and Unified Component-Oriented Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2-3), pp.130-149. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00175781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-driven decision support for spatio-temporal water quality monitoring using aquatic drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Houe Ngouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiru Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Isolation For Multi-Robot Systems Using ROS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Naury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania International Airport Catania Italy, France. pp.850-858, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Digital Twins for Adaptive Water Quality Monitoring in Smart Cities: A Robotics-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Houe Ngouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIS Annual Congress, Jan 2026, Toulouse (France), France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Robot-based Validation of Simulated 5G Coverage Maps in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Distributed Computing and Artificial Intelligence (DCAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Heuristic-based Social Robot Navigation Solution Efficient in Sparse and Crowded Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athena, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic Drone Mission Planning Tool for Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bouchama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Off-the-shelf Human-Aware Robot Navigation Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B. Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntelliSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Testing of Simulation-Based Virtual Machine Generators Automatic Detection of VM Generator Semantic Gaps Between Simulation and Generated VMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Misse-Chanabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential testing of simulation-based VM generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Misse-Chanabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '22: Proceedings of the 37th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual Event, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou A.A. Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Permission Transfer Channels for Dynamically Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLS 2021 - 17th ACM SIGPLAN International Symposium on Dynamic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-ISA Testing of the Pharo VM: Lessons Learned While Porting to ARMv8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPLR ’21, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Münster, Germany. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3475738.3480715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Navigation with PolyMap, a Polygon-Based Map Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Conference 2019 (IntelliSys 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.1138-1152, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29513-4_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a distributed planning of decision making under uncertainty for a fleet of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '20: The 35th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.800-807, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robots for Qualitative and Quantitative Management of Water Resources: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - 1st CMWRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Debugging Bootstraps of Reflective Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Hernández Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST19 - International workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolySLAM: A 2D Polygon-based SLAM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Autonomous Robot Systems and Competitions (ICARSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Porto, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARSC.2019.8733647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Modular Class-based Reuse Mechanisms on Top of a Single Inheritance VM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2018:- The 33rd ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/SIGAPP, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robots-Assisted Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agreement Technologies, AT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Class Undefined Classes for Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.9:1--9:8, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139903.3139914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance Migration in Dynamic Software Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualization Support for Dynamic Core Library Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mattone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburg, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bootstrapping Infrastructure to Build and Extend Pharo-Like Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pittsburg, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta Model Supporting both Hardware and Smalltalk-based Execution of FPGA Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Jul 2015, Bressia, Italy. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2811237.2811296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métriques pour le benchmarking de performance d’exploration multi-robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics for performance benchmarking of multi-robot exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, France. pp.3407-3414, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2015.7353852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reifying the Reflectogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2695664.2695883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Size Optimization for Multi-robot Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. pp.438-449, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11900-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Xuan Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Live Programming in ROS with PhaROS and LRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Estefó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Campusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Domain-Specific Languages and Models for Robotic Systems (DSLRob 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1412.4629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Pharo's global state to move programs through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Smalltalk Images: Model and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Smalltalk Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France. pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-side Foreign Function Interfaces with NativeBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Stasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for testing mobile autonomous robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, France. pp.1842-1847, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Quality Assurance Tests for Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National conference on "control architecture of robots"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Structural Decomposition of Reflection with Mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Aug 2011, Edingburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2166929.2166941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-defined scenarios in ubiquitous environments: creation, execution control and sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Software Engineering and Knowledge Engineering (SEKE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Fl, United States. pp.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Proxies in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Aug 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Challenges when Building a Manager for Unused Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAST (Federación Argentina de Smalltalks), Nov 2011, Bernal, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00635793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping a Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Casaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Ryseghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service component framework for multi-user scenario management in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software Engineering Advances (ICSEA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with a Fast Object Swapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards scenario creation by service composition in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Lille, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Objects and Memory Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCL: a Simple, Uniform and Operational Language for Component-Oriented Programming in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC'06: International Smalltalk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic, pp.91-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Connection of Components based on their State Changes Notifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECC: Evaluation and Evolution of Component Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion Non-Anticipée de Composants en ScL : Une Voie pour l'Evolution des Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Evolution du Logiciel (en association avec LMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes (France), France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de Composants Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCM'04: Journées du Groupe ObjetsComposants et Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lille, France. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyBlog: Develop your First Web App with Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyBlog: Créer votre Première Application Web avec Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Pharo a Web Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven van Caekenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, pp.279, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolyMap: A 2D Polygon-Based Map Format for Multi-robot Autonomous Indoor Localization and Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-131, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Out-of-the-Box ROS 2D SLAMs for Autonomous Exploration of Unknown Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-296, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Maps: A Lightweight and Accurate Map Format for Multi-robot Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Baizid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robotics and Applications 9th International Conference, ICIRA 2016, Tokyo, Japan, August 22-24, 2016, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-429, 2016, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43506-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Escape Analysis in Pharo: Towards Minimizing Object Allocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Mokhefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury: a Model for Live Remote Debugging in Reflective Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost: A Uniform and General-Purpose Proxy Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Challenges of High-Performance Language Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical report: Object-centric Access Control Mechanisms in Dynamic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Object Synchronisation for Dynamically-Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] INRIA Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment with lexically-bound extension methods for a dynamic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended results of Tornado: A Run-Fail-Grow approach for Dynamic Application Tayloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996908v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du découpage à l'assemblage non anticipé de composants : Conception et mise en oeuvre du langage à composants Scl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00207499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Fabresse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Instance State during Refactorings in Live Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modular implementation for Stateful Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Software Update from Development to Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2018.17.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Abstractions for Meta-Control: Reifying the Reflectogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.2-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoped Extension Methods in Dynamically-Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22152/programming-journal.org/2018/2/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a ROS-Based Testbed for Realistic Multi-Robot Simulation: Taking the Exploration as an Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics6030021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-Fail-Grow: Creating Tailored Object-Oriented Runtimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.1 - 36. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2017.16.3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost: A uniform and general-purpose proxy implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Advances in Dynamic Languages, 98 (3), pp.339-359. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury: Properties and Design of a Remote Debugging Solution using Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2015.14.2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Reflective Systems: The Case of Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Ryseghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.18. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marea: An Efficient Application-Level Object Graph Swapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.2:1-30. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2013.12.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language to bridge the gap between component-based design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00732654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Swapping Challenges: an Evaluation of ImageSegment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of a Simple and Unified Component-Oriented Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2-3), pp.130-149. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00175781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic Drone Mission Planning Tool for Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bouchama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiru Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-driven decision support for spatio-temporal water quality monitoring using aquatic drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Houe Ngouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Isolation For Multi-Robot Systems Using ROS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Naury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania International Airport Catania Italy, France. pp.850-858, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Digital Twins for Adaptive Water Quality Monitoring in Smart Cities: A Robotics-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Houe Ngouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIS Annual Congress, Jan 2026, Toulouse (France), France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Robot-based Validation of Simulated 5G Coverage Maps in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Distributed Computing and Artificial Intelligence (DCAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Heuristic-based Social Robot Navigation Solution Efficient in Sparse and Crowded Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athena, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Off-the-shelf Human-Aware Robot Navigation Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B. Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntelliSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential testing of simulation-based VM generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Misse-Chanabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '22: Proceedings of the 37th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual Event, France. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Testing of Simulation-Based Virtual Machine Generators Automatic Detection of VM Generator Semantic Gaps Between Simulation and Generated VMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Misse-Chanabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou A.A. Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Permission Transfer Channels for Dynamically Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLS 2021 - 17th ACM SIGPLAN International Symposium on Dynamic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-ISA Testing of the Pharo VM: Lessons Learned While Porting to ARMv8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPLR ’21, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Münster, Germany. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3475738.3480715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a distributed planning of decision making under uncertainty for a fleet of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '20: The 35th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.800-807, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Navigation with PolyMap, a Polygon-Based Map Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Conference 2019 (IntelliSys 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.1138-1152, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29513-4_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolySLAM: A 2D Polygon-based SLAM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Autonomous Robot Systems and Competitions (ICARSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Porto, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARSC.2019.8733647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robots for Qualitative and Quantitative Management of Water Resources: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - 1st CMWRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Debugging Bootstraps of Reflective Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Hernández Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST19 - International workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Modular Class-based Reuse Mechanisms on Top of a Single Inheritance VM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2018:- The 33rd ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/SIGAPP, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Class Undefined Classes for Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.9:1--9:8, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139903.3139914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robots-Assisted Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agreement Technologies, AT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance Migration in Dynamic Software Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reifying the Reflectogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2695664.2695883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics for performance benchmarking of multi-robot exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, France. pp.3407-3414, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2015.7353852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métriques pour le benchmarking de performance d’exploration multi-robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualization Support for Dynamic Core Library Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mattone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburg, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bootstrapping Infrastructure to Build and Extend Pharo-Like Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pittsburg, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta Model Supporting both Hardware and Smalltalk-based Execution of FPGA Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Jul 2015, Bressia, Italy. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2811237.2811296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Xuan Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Live Programming in ROS with PhaROS and LRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Estefó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Campusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Domain-Specific Languages and Models for Robotic Systems (DSLRob 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1412.4629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Size Optimization for Multi-robot Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. pp.438-449, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11900-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Pharo's global state to move programs through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for testing mobile autonomous robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, France. pp.1842-1847, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Smalltalk Images: Model and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Smalltalk Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France. pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-side Foreign Function Interfaces with NativeBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Stasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Quality Assurance Tests for Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National conference on "control architecture of robots"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping a Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Casaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Ryseghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Challenges when Building a Manager for Unused Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAST (Federación Argentina de Smalltalks), Nov 2011, Bernal, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00635793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Proxies in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Aug 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Structural Decomposition of Reflection with Mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Aug 2011, Edingburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2166929.2166941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-defined scenarios in ubiquitous environments: creation, execution control and sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2011 - 23rd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Fl, United States. pp.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service component framework for multi-user scenario management in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software Engineering Advances (ICSEA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with a Fast Object Swapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards scenario creation by service composition in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Lille, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Objects and Memory Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCL: a Simple, Uniform and Operational Language for Component-Oriented Programming in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2006 - 14th International Conference on Advances in Smalltalk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.91-110, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71836-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Connection of Components based on their State Changes Notifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECC: Evaluation and Evolution of Component Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion Non-Anticipée de Composants en ScL : Une Voie pour l'Evolution des Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Evolution du Logiciel (en association avec LMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes (France), France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de Composants Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCM'04: Journées du Groupe ObjetsComposants et Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lille, France. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyBlog: Develop your First Web App with Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyBlog: Créer votre Première Application Web avec Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Pharo a Web Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven van Caekenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, pp.279, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Out-of-the-Box ROS 2D SLAMs for Autonomous Exploration of Unknown Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-296, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolyMap: A 2D Polygon-Based Map Format for Multi-robot Autonomous Indoor Localization and Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-131, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Maps: A Lightweight and Accurate Map Format for Multi-robot Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Baizid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robotics and Applications 9th International Conference, ICIRA 2016, Tokyo, Japan, August 22-24, 2016, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-429, 2016, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43506-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Escape Analysis in Pharo: Towards Minimizing Object Allocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Mokhefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury: a Model for Live Remote Debugging in Reflective Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost: A Uniform and General-Purpose Proxy Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Challenges of High-Performance Language Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical report: Object-centric Access Control Mechanisms in Dynamic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Object Synchronisation for Dynamically-Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] INRIA Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment with lexically-bound extension methods for a dynamic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended results of Tornado: A Run-Fail-Grow approach for Dynamic Application Tayloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996908v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du découpage à l'assemblage non anticipé de composants : Conception et mise en oeuvre du langage à composants Scl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00207499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2018.17.1.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.12.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2018/2/1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics6030021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2017.16.3.a2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez Peck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.05.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.2.a1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Ryseghem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.10.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2013.12.1.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN7GHGJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Alfa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Naury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707889" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ltaief" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Richa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misse-Chanabier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507171" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rogliano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475738.3480715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dichtl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29513-4_82" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443390v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373983" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297710v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hern&#225;ndez Phillips" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383409v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARSC.2019.8733647" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167244" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139914" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mattone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814228.2814236" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163030v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353852" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695883" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680766v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_37" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Estef&#243;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campusano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1412.4629" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840781v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Bruni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stasenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696599" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629175v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166929.2166941" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636785v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618260v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102873v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297688v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auverlot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297691v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223026v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Caekenberghe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150278v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Baizid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43506-0_37" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286659v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Mokhefi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989294v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877757v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784027v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996908v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00207499v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102470" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2018.17.1.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.12.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2018/2/1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics6030021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2017.16.3.a2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez Peck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.05.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.2.a1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Ryseghem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.10.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2013.12.1.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN7GHGJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Richa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Alfa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Naury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707889" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ltaief" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misse-Chanabier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rogliano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475738.3480715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373983" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dichtl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29513-4_82" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARSC.2019.8733647" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297710v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hern&#225;ndez Phillips" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167244" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139914" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695883" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353852" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mattone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814228.2814236" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Estef&#243;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campusano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1412.4629" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680766v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_37" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696599" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924932v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840781v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Bruni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stasenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166929.2166941" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618260v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71836-9_5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108645v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297688v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auverlot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297691v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223026v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Caekenberghe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150584v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150278v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Baizid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43506-0_37" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286659v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Mokhefi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483756v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996908v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00207499v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>