--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Fabresse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Instance State during Refactorings in Live Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modular implementation for Stateful Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Software Update from Development to Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2018.17.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Abstractions for Meta-Control: Reifying the Reflectogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.2-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoped Extension Methods in Dynamically-Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22152/programming-journal.org/2018/2/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a ROS-Based Testbed for Realistic Multi-Robot Simulation: Taking the Exploration as an Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics6030021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-Fail-Grow: Creating Tailored Object-Oriented Runtimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.1 - 36. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2017.16.3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost: A uniform and general-purpose proxy implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Advances in Dynamic Languages, 98 (3), pp.339-359. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury: Properties and Design of a Remote Debugging Solution using Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2015.14.2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Reflective Systems: The Case of Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Ryseghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.18. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marea: An Efficient Application-Level Object Graph Swapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.2:1-30. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2013.12.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language to bridge the gap between component-based design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00732654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Swapping Challenges: an Evaluation of ImageSegment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of a Simple and Unified Component-Oriented Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2-3), pp.130-149. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00175781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic Drone Mission Planning Tool for Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bouchama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiru Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-driven decision support for spatio-temporal water quality monitoring using aquatic drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Houe Ngouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Isolation For Multi-Robot Systems Using ROS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Naury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania International Airport Catania Italy, France. pp.850-858, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Digital Twins for Adaptive Water Quality Monitoring in Smart Cities: A Robotics-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Houe Ngouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIS Annual Congress, Jan 2026, Toulouse (France), France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Robot-based Validation of Simulated 5G Coverage Maps in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Distributed Computing and Artificial Intelligence (DCAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Heuristic-based Social Robot Navigation Solution Efficient in Sparse and Crowded Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athena, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Off-the-shelf Human-Aware Robot Navigation Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B. Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntelliSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential testing of simulation-based VM generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Misse-Chanabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '22: Proceedings of the 37th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual Event, France. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Testing of Simulation-Based Virtual Machine Generators Automatic Detection of VM Generator Semantic Gaps Between Simulation and Generated VMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Misse-Chanabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou A.A. Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Permission Transfer Channels for Dynamically Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLS 2021 - 17th ACM SIGPLAN International Symposium on Dynamic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-ISA Testing of the Pharo VM: Lessons Learned While Porting to ARMv8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPLR ’21, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Münster, Germany. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3475738.3480715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a distributed planning of decision making under uncertainty for a fleet of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '20: The 35th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.800-807, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Navigation with PolyMap, a Polygon-Based Map Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Conference 2019 (IntelliSys 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.1138-1152, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29513-4_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolySLAM: A 2D Polygon-based SLAM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Autonomous Robot Systems and Competitions (ICARSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Porto, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARSC.2019.8733647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robots for Qualitative and Quantitative Management of Water Resources: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - 1st CMWRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Debugging Bootstraps of Reflective Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Hernández Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST19 - International workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Modular Class-based Reuse Mechanisms on Top of a Single Inheritance VM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2018:- The 33rd ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/SIGAPP, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Class Undefined Classes for Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.9:1--9:8, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139903.3139914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robots-Assisted Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agreement Technologies, AT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance Migration in Dynamic Software Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reifying the Reflectogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2695664.2695883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics for performance benchmarking of multi-robot exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, France. pp.3407-3414, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2015.7353852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métriques pour le benchmarking de performance d’exploration multi-robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualization Support for Dynamic Core Library Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mattone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburg, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bootstrapping Infrastructure to Build and Extend Pharo-Like Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pittsburg, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta Model Supporting both Hardware and Smalltalk-based Execution of FPGA Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Jul 2015, Bressia, Italy. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2811237.2811296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Xuan Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Live Programming in ROS with PhaROS and LRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Estefó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Campusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Domain-Specific Languages and Models for Robotic Systems (DSLRob 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1412.4629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Size Optimization for Multi-robot Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. pp.438-449, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11900-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Pharo's global state to move programs through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for testing mobile autonomous robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, France. pp.1842-1847, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Smalltalk Images: Model and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Smalltalk Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France. pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-side Foreign Function Interfaces with NativeBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Stasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Quality Assurance Tests for Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National conference on "control architecture of robots"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping a Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Casaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Ryseghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Challenges when Building a Manager for Unused Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAST (Federación Argentina de Smalltalks), Nov 2011, Bernal, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00635793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Proxies in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Aug 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Structural Decomposition of Reflection with Mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Aug 2011, Edingburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2166929.2166941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-defined scenarios in ubiquitous environments: creation, execution control and sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2011 - 23rd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Fl, United States. pp.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service component framework for multi-user scenario management in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software Engineering Advances (ICSEA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with a Fast Object Swapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards scenario creation by service composition in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Lille, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Objects and Memory Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCL: a Simple, Uniform and Operational Language for Component-Oriented Programming in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2006 - 14th International Conference on Advances in Smalltalk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.91-110, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71836-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Connection of Components based on their State Changes Notifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECC: Evaluation and Evolution of Component Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion Non-Anticipée de Composants en ScL : Une Voie pour l'Evolution des Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Evolution du Logiciel (en association avec LMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes (France), France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de Composants Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCM'04: Journées du Groupe ObjetsComposants et Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lille, France. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyBlog: Develop your First Web App with Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyBlog: Créer votre Première Application Web avec Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Pharo a Web Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven van Caekenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, pp.279, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Out-of-the-Box ROS 2D SLAMs for Autonomous Exploration of Unknown Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-296, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolyMap: A 2D Polygon-Based Map Format for Multi-robot Autonomous Indoor Localization and Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-131, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Maps: A Lightweight and Accurate Map Format for Multi-robot Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Baizid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robotics and Applications 9th International Conference, ICIRA 2016, Tokyo, Japan, August 22-24, 2016, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-429, 2016, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43506-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Escape Analysis in Pharo: Towards Minimizing Object Allocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Mokhefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury: a Model for Live Remote Debugging in Reflective Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost: A Uniform and General-Purpose Proxy Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Challenges of High-Performance Language Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical report: Object-centric Access Control Mechanisms in Dynamic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Object Synchronisation for Dynamically-Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] INRIA Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment with lexically-bound extension methods for a dynamic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended results of Tornado: A Run-Fail-Grow approach for Dynamic Application Tayloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996908v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du découpage à l'assemblage non anticipé de composants : Conception et mise en oeuvre du langage à composants Scl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00207499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Fabresse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Instance State during Refactorings in Live Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modular implementation for Stateful Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Software Update from Development to Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2018.17.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Abstractions for Meta-Control: Reifying the Reflectogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.2-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoped Extension Methods in Dynamically-Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22152/programming-journal.org/2018/2/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a ROS-Based Testbed for Realistic Multi-Robot Simulation: Taking the Exploration as an Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics6030021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-Fail-Grow: Creating Tailored Object-Oriented Runtimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.1 - 36. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2017.16.3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost: A uniform and general-purpose proxy implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Advances in Dynamic Languages, 98 (3), pp.339-359. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury: Properties and Design of a Remote Debugging Solution using Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2015.14.2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Reflective Systems: The Case of Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Ryseghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.18. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marea: An Efficient Application-Level Object Graph Swapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.2:1-30. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2013.12.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language to bridge the gap between component-based design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00732654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Swapping Challenges: an Evaluation of ImageSegment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of a Simple and Unified Component-Oriented Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2-3), pp.130-149. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00175781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic Drone Mission Planning Tool for Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bouchama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-driven decision support for spatio-temporal water quality monitoring using aquatic drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Houe Ngouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasiru Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Robot-based Validation of Simulated 5G Coverage Maps in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Distributed Computing and Artificial Intelligence (DCAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Isolation For Multi-Robot Systems Using ROS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Naury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania International Airport Catania Italy, France. pp.850-858, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Digital Twins for Adaptive Water Quality Monitoring in Smart Cities: A Robotics-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Houe Ngouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIS Annual Congress, Jan 2026, Toulouse (France), France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Heuristic-based Social Robot Navigation Solution Efficient in Sparse and Crowded Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athena, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Off-the-shelf Human-Aware Robot Navigation Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B. Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntelliSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Testing of Simulation-Based Virtual Machine Generators Automatic Detection of VM Generator Semantic Gaps Between Simulation and Generated VMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Misse-Chanabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential testing of simulation-based VM generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Misse-Chanabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '22: Proceedings of the 37th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual Event, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou A.A. Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Permission Transfer Channels for Dynamically Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLS 2021 - 17th ACM SIGPLAN International Symposium on Dynamic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-ISA Testing of the Pharo VM: Lessons Learned While Porting to ARMv8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPLR ’21, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Münster, Germany. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3475738.3480715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Navigation with PolyMap, a Polygon-Based Map Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Conference 2019 (IntelliSys 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.1138-1152, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29513-4_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a distributed planning of decision making under uncertainty for a fleet of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '20: The 35th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.800-807, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolySLAM: A 2D Polygon-based SLAM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Autonomous Robot Systems and Competitions (ICARSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Porto, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARSC.2019.8733647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robots for Qualitative and Quantitative Management of Water Resources: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - 1st CMWRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Debugging Bootstraps of Reflective Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Hernández Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST19 - International workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Modular Class-based Reuse Mechanisms on Top of a Single Inheritance VM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2018:- The 33rd ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/SIGAPP, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Class Undefined Classes for Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.9:1--9:8, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139903.3139914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robots-Assisted Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agreement Technologies, AT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance Migration in Dynamic Software Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reifying the Reflectogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2695664.2695883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta Model Supporting both Hardware and Smalltalk-based Execution of FPGA Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Jul 2015, Bressia, Italy. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2811237.2811296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualization Support for Dynamic Core Library Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mattone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburg, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bootstrapping Infrastructure to Build and Extend Pharo-Like Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pittsburg, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814228.2814236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métriques pour le benchmarking de performance d’exploration multi-robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics for performance benchmarking of multi-robot exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, France. pp.3407-3414, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2015.7353852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Live Programming in ROS with PhaROS and LRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Estefó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Campusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Domain-Specific Languages and Models for Robotic Systems (DSLRob 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1412.4629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Size Optimization for Multi-robot Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. pp.438-449, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11900-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Xuan Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Pharo's global state to move programs through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-side Foreign Function Interfaces with NativeBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Stasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Smalltalk Images: Model and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Smalltalk Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France. pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for testing mobile autonomous robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, France. pp.1842-1847, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Quality Assurance Tests for Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National conference on "control architecture of robots"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Proxies in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Aug 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Structural Decomposition of Reflection with Mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Aug 2011, Edingburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2166929.2166941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-defined scenarios in ubiquitous environments: creation, execution control and sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2011 - 23rd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Fl, United States. pp.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Challenges when Building a Manager for Unused Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAST (Federación Argentina de Smalltalks), Nov 2011, Bernal, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00635793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping a Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Casaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Ryseghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service component framework for multi-user scenario management in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software Engineering Advances (ICSEA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with a Fast Object Swapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards scenario creation by service composition in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Lille, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Objects and Memory Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smalltalks'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCL: a Simple, Uniform and Operational Language for Component-Oriented Programming in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2006 - 14th International Conference on Advances in Smalltalk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.91-110, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71836-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Connection of Components based on their State Changes Notifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECC: Evaluation and Evolution of Component Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion Non-Anticipée de Composants en ScL : Une Voie pour l'Evolution des Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Evolution du Logiciel (en association avec LMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes (France), France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de Composants Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCM'04: Journées du Groupe ObjetsComposants et Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lille, France. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyBlog: Develop your First Web App with Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TinyBlog: Créer votre Première Application Web avec Pharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Pharo a Web Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven van Caekenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Square Bracket Associates, pp.279, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolyMap: A 2D Polygon-Based Map Format for Multi-robot Autonomous Indoor Localization and Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-131, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Out-of-the-Box ROS 2D SLAMs for Autonomous Exploration of Unknown Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-296, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Maps: A Lightweight and Accurate Map Format for Multi-robot Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Baizid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lozenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robotics and Applications 9th International Conference, ICIRA 2016, Tokyo, Japan, August 22-24, 2016, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-429, 2016, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43506-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Escape Analysis in Pharo: Towards Minimizing Object Allocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Mokhefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury: a Model for Live Remote Debugging in Reflective Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost: A Uniform and General-Purpose Proxy Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martinez Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Denker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Challenges of High-Performance Language Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical report: Object-centric Access Control Mechanisms in Dynamic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Object Synchronisation for Dynamically-Typed Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] INRIA Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment with lexically-bound extension methods for a dynamic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended results of Tornado: A Run-Fail-Grow approach for Dynamic Application Tayloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996908v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du découpage à l'assemblage non anticipé de composants : Conception et mise en oeuvre du langage à composants Scl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00207499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102470" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2018.17.1.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.12.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2018/2/1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics6030021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2017.16.3.a2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez Peck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.05.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.2.a1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Ryseghem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.10.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2013.12.1.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN7GHGJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Richa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Alfa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Naury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707889" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ltaief" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misse-Chanabier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rogliano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475738.3480715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373983" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dichtl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29513-4_82" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARSC.2019.8733647" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297710v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hern&#225;ndez Phillips" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167244" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139914" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695883" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353852" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mattone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814228.2814236" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Estef&#243;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campusano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1412.4629" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680766v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_37" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696599" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924932v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840781v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Bruni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stasenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166929.2166941" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618260v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71836-9_5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108645v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297688v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auverlot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297691v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223026v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Caekenberghe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150584v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150278v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Baizid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43506-0_37" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286659v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Mokhefi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483756v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996908v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00207499v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.04.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102470" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2018.17.1.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.12.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2018/2/1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics6030021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2017.16.3.a2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez Peck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.05.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.2.a1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Ryseghem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.10.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2013.12.1.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN7GHGJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Richa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Alfa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ltaief" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Naury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707889" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misse-Chanabier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507171" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rogliano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475738.3480715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dichtl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29513-4_82" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443390v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373983" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARSC.2019.8733647" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297710v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hern&#225;ndez Phillips" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167244" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139914" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695883" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mattone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814228.2814236" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163030v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353852" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680809v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Estef&#243;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campusano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1412.4629" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_37" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840781v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Bruni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stasenko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924932v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696599" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629175v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166929.2166941" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636785v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618260v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71836-9_5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108645v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297688v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auverlot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297691v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223026v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Caekenberghe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150584v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150668v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150278v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Baizid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43506-0_37" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286659v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Mokhefi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483756v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996908v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00207499v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>