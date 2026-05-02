--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -983,286 +983,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-gel TiO 2 nanoimprinted metasurface combined to hybrid-silica sensitive layers for selective VOC detection with high refractive index sensitivity</w:t>
+                <w:t xml:space="preserve">Spontaneous shape transition of Mn x Ge 1− x islands to long nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrnaz Modaresialam</w:t>
+                <w:t xml:space="preserve">S Javad Rezvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Bordelet</w:t>
+                <w:t xml:space="preserve">Gabriele Giuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Favre</w:t>
+                <w:t xml:space="preserve">Yiming Wubulikasimu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.366-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.12.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602840v1</w:t>
+                <w:t xml:space="preserve">hal-03604811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous shape transition of Mn x Ge 1− x islands to long nanowires</w:t>
+                <w:t xml:space="preserve">Sol-gel TiO 2 nanoimprinted metasurface combined to hybrid-silica sensitive layers for selective VOC detection with high refractive index sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Javad Rezvani</w:t>
+                <w:t xml:space="preserve">Mehrnaz Modaresialam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bordelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin O'Byrnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604811v1</w:t>
+                <w:t xml:space="preserve">hal-03602840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin boundary migration in an individual platinum nanocrystal during catalytic CO oxidation</w:t>
               </w:r>
@@ -1376,429 +1376,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman microscopy and infrared optical properties of SiGe Mie resonators formed on SiO 2 via Ge condensation and solid state dewetting</w:t>
+                <w:t xml:space="preserve">Flexible photonic based on dielectric antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Poborchii</w:t>
+                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Granchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Checcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab6ab8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab6713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525917v1</w:t>
+                <w:t xml:space="preserve">hal-02447654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperuniform monocrystalline structures by spinodal solid-state dewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salvalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennacer Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125, pp.126101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.126101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible photonic based on dielectric antennas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman microscopy and infrared optical properties of SiGe Mie resonators formed on SiO 2 via Ge condensation and solid state dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoletta Granchi</w:t>
+                <w:t xml:space="preserve">Vladimir Poborchii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Checcucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
+                <w:t xml:space="preserve">Noriyuki Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (19), pp.195602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab6713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab6ab8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447654v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced nanoscopy of individual CsPbBr3 perovskite nanocrystals using dielectric sub-micrometric antennas</w:t>
               </w:r>
@@ -1836,51 +1836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan P. Martinez Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Balestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Checcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (2), </w:t>
@@ -1918,77 +1918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templated dewetting of single-crystal sub-millimeter-long nanowires and on-chip silicon circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salvalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennacer Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,325 +2046,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-functional metasurfaces based on direct nano-imprint of Titania sol gels coatings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary-driven elastic attraction between quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bottein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massimo Gurioli</w:t>
+                <w:t xml:space="preserve">Kailang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Grosso</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Abbarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201801406⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (16), pp.7798-7804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nr00238c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096904v1</w:t>
+                <w:t xml:space="preserve">hal-02348666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary-driven elastic attraction between quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-functional metasurfaces based on direct nano-imprint of Titania sol gels coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Checcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bottein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kailang Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marco Abbarchi</w:t>
+                <w:t xml:space="preserve">David Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (16), pp.7798-7804. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1801406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9nr00238c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348666v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of SiGe planar nanowires via anisotropic elastic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kailang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,90 +2467,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic 3D self-assembly of Si through a rim-less and topology-preserving dewetting regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meher Naffouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salvalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2588,51 +2588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale self-organisation of 2D hexagonal Ge and Au nanodots on patterned TiO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,51 +2735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled anti-reflection coatings for light trapping based on SiGe random metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Checcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,51 +2882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kailang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meher Naffouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lodari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salvalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Backofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3252,697 +3252,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red-luminescence band: A tool for the quality assessment of germanium and silicon nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of composition and microstructures of Ge grown on porous silicon using Raman spectroscopy and transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Fraj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Favre</w:t>
+                <w:t xml:space="preserve">Imen Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Abbarchi</w:t>
+                <w:t xml:space="preserve">Latifa Slimen Hassayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Liu</w:t>
+                <w:t xml:space="preserve">Hassen Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.05.025⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.493--498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693969v1</w:t>
+                <w:t xml:space="preserve">hal-01811396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of magnetic porous silicon with curie temperature above room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ridha Mghaieth</w:t>
+                <w:t xml:space="preserve">Nucleation versus instability race in strained films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10934-016-0353-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.053402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693965v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Dielectric Color Filters Using SiGe-Based Mie Resonator Arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
+                <w:t xml:space="preserve">Red-luminescence band: A tool for the quality assessment of germanium and silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Abbarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00944⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 419, pp.476-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788638v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of composition and microstructures of Ge grown on porous silicon using Raman spectroscopy and transmission electron microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">All-Dielectric Color Filters Using SiGe-Based Mie Resonator Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meher Naffouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.873 - 883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811396v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation versus instability race in strained films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ronda</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of magnetic porous silicon with curie temperature above room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Jadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Zrir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mghaieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (5), pp.1139-1144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.053402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10934-016-0353-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794563v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex dewetting scenarios of ultrathin silicon films for large-scale nanoarchitectures</w:t>
               </w:r>
@@ -3954,64 +3954,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meher Naffouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Backofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salvalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lodari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4053,51 +4053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">``Black'' Titania Coatings Composed of Sol-Gel Imprinted Mie Resonators Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,51 +4187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation-vs-instability race in strained lms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kailang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4325,51 +4325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Strain and Morphology of Core–Shell SiGe Nanowires by Low-Temperature Ge Condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kailang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,429 +4440,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable Strength Characteristics of Defect-Free SiGe/Si Heterostructures Obtained by Ge Condensation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supersaturation state effect in diffusion induced Ge nanowires growth at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fernandez</w:t>
+                <w:t xml:space="preserve">S. J. Rezvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ronda</w:t>
+                <w:t xml:space="preserve">F. Celegato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 436, pp.51-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435126v1</w:t>
+                <w:t xml:space="preserve">hal-01435218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically induced electron-electron interaction in semiconductor nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Pinto</w:t>
+                <w:t xml:space="preserve">Remarkable Strength Characteristics of Defect-Free SiGe/Si Heterostructures Obtained by Ge Condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. Rezvani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fretto</w:t>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (36), pp.20333-20340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4962893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435211v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersaturation state effect in diffusion induced Ge nanowires growth at high temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Geometrically induced electron-electron interaction in semiconductor nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Rezvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Celegato</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boarino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+                <w:t xml:space="preserve">M. Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 436, pp.51-55. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4962893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435218v1</w:t>
+                <w:t xml:space="preserve">hal-01435211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Fabrication of poly-crystalline Si-based Mie resonators via amorphous Si on SiO2 dewetting</w:t>
               </w:r>
@@ -5524,173 +5524,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurable Compliant Substrates for SiGe Nanomembrane Fabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+                <w:t xml:space="preserve">Ordered arrays of Au catalysts by FIB assisted heterogeneous dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Abbarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00485⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (50), pp.505602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/50/505602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473070v1</w:t>
+                <w:t xml:space="preserve">hal-01811399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and Energetics of Ge Condensation in SiGe Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5739,210 +5743,206 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (43), pp.24606 - 24613. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered arrays of Au catalysts by FIB assisted heterogeneous dewetting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Configurable Compliant Substrates for SiGe Nanomembrane Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (50), pp.505602. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.3399 - 3406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/50/505602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811399v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of hollow mesoporous silica nanoparticles</w:t>
               </w:r>
@@ -6092,51 +6092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. L. Rowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6315,697 +6315,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation of SiGe strain on a universally compliant porous silicon substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+                <w:t xml:space="preserve">Selective growth and ordering of SiGe nanowires for band gap engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035315⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (33), pp.335303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/33/335303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238952v1</w:t>
+                <w:t xml:space="preserve">hal-01811400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective growth and ordering of SiGe nanowires for band gap engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Gouyé</w:t>
+                <w:t xml:space="preserve">Accommodation of SiGe strain on a universally compliant porous silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Herrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Favre</w:t>
+                <w:t xml:space="preserve">Stephanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (33), pp.335303. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (3), pp.035315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/33/335303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811400v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microstructure and morphology for the Ge on porous silicon/Si substrate hetero-structure obtained by molecular beam epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wafer Scale Formation of Monocrystalline Silicon-Based Mie Resonators via Silicon-on-Insulator Dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Abbarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meher Naffouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gouder</w:t>
+                <w:t xml:space="preserve">Benjamin Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mahamdi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Favre</w:t>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.10.183⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.11181-11190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn505632b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811407v1</w:t>
+                <w:t xml:space="preserve">hal-01281240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion induced effects on geometry of Ge nanowires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Celegato</w:t>
+                <w:t xml:space="preserve">Investigation of microstructure and morphology for the Ge on porous silicon/Si substrate hetero-structure obtained by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mahamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4NR01084A⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 550, pp.233--238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.10.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811401v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer Scale Formation of Monocrystalline Silicon-Based Mie Resonators via Silicon-on-Insulator Dewetting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+                <w:t xml:space="preserve">Diffusion induced effects on geometry of Ge nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Rezvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Celegato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.11181-11190. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (13), pp.7469--7473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn505632b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4NR01084A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281240v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of quantum confinement in luminescence efficiency of group IV nanostructures</w:t>
               </w:r>
@@ -7125,90 +7125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR and AFM studies of the Ge on Porous Silicon/Si substrate hetero-structure obtained by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mahamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Aouassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7244,381 +7244,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and self-organization of SiGe nanostructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordered arrays of Si and Ge nanocrystals via dewetting of pre-patterned thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Frisch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bollani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 522 (2), pp.59-189. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (6), pp.064908--064908--6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2012.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4790713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238960v1</w:t>
+                <w:t xml:space="preserve">hal-01811412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered arrays of Si and Ge nanocrystals via dewetting of pre-patterned thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multislice calculations for quantitative HAADF STEM analysis of germanium diffusion in strained silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4790713⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 471 (1), pp.012020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/471/1/012020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811412v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multislice calculations for quantitative HAADF STEM analysis of germanium diffusion in strained silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and self-organization of SiGe nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 522 (2), pp.59-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2012.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/471/1/012020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01811414v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale Ge diffusion in strained Si revealed by quantitative scanning transmission electron microscopy</w:t>
               </w:r>
@@ -7764,51 +7764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,51 +7897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered core-shell Si1−xGex/Ge nanowires fabricated by focused ion beam and oxido-reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Aouassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8146,408 +8146,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinetics of dewetting ultra-thin Si layers from silicon dioxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+                <w:t xml:space="preserve">Theory of magnetic domains in uniaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M D Kuz'Min</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/6/063038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (40), pp.405003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/40/405003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811419v1</w:t>
+                <w:t xml:space="preserve">hal-01811418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-thin planar fully relaxed Ge pseudo-substrate on compliant porous silicon template layer</w:t>
+                <w:t xml:space="preserve">The kinetics of dewetting ultra-thin Si layers from silicon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Aouassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4769040⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.063038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/6/063038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811415v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of magnetic domains in uniaxial thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Virot</w:t>
+                <w:t xml:space="preserve">Ultra-thin planar fully relaxed Ge pseudo-substrate on compliant porous silicon template layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (40), pp.405003. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (23), pp.233105--233105--5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/40/405003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4769040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811418v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of free patterns of nanocrystals with ad hoc features via templated dewetting</w:t>
               </w:r>
@@ -8572,64 +8572,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (1), pp.013117--013117--4. </w:t>
@@ -8929,441 +8929,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn5Ge3 films grown on Ge(1 1 1)-c(2 × 8)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+                <w:t xml:space="preserve">Optical Properties of Germanium Dots Self-Assembled on Porous TiO2 Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Lockwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. L. Rowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.01.002⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (16), pp.147--165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3553166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811425v1</w:t>
+                <w:t xml:space="preserve">hal-01811422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties of Germanium Dots Self-Assembled on Porous TiO2 Templates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+                <w:t xml:space="preserve">Photoluminescence Efficiency and Size Distribution of Self Assembled Ge Dots on Porous TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson L. Rowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Lockwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3553166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (10), pp.9190--9195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.4311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811422v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence Efficiency and Size Distribution of Self Assembled Ge Dots on Porous TiO2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Amiard</w:t>
+                <w:t xml:space="preserve">Mn5Ge3 films grown on Ge(1 1 1)-c(2 × 8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ronda</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605 (5–6), pp.638--643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.4311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01811421v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor–solid–solid growth of Ge nanowires from GeMn solid cluster seeds</w:t>
               </w:r>
@@ -9388,51 +9388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9623,295 +9623,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature solid phase epitaxy for integrating advanced source/drain metal-oxide-semiconductor structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Insights into solid phase epitaxy of ultrahighly doped silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Amiard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mansour Aouassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 96 (6), pp.063102--063102--3. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (1), pp.013513--013513--5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3298354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3408556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811426v1</w:t>
+                <w:t xml:space="preserve">hal-01811427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into solid phase epitaxy of ultrahighly doped silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Low-temperature solid phase epitaxy for integrating advanced source/drain metal-oxide-semiconductor structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Aouassa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108 (1), pp.013513--013513--5. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (6), pp.063102--063102--3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3408556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3298354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811427v1</w:t>
+                <w:t xml:space="preserve">hal-01811426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictions and experimental characterization of Co-Pt alloy clusters</w:t>
               </w:r>
@@ -10037,522 +10037,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and structural evolutions of diluted Ge1−xMnx epitaxial films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the size of embedded metal clusters by mass spectrometry, transmission electron microscopy, and small-angle X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Morresi</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hendrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Ievlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Dobrynin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2794723⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (4), pp.533 - 538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-006-3808-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811428v1</w:t>
+                <w:t xml:space="preserve">hal-01700834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface effect on the magnetic anisotropy of CoPt clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 316 (2), pp.e355 - e359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2007.02.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the size of embedded metal clusters by mass spectrometry, transmission electron microscopy, and small-angle X-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and structural evolutions of diluted Ge1−xMnx epitaxial films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">W. Bras</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (14), pp.141920--141920--3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2794723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-006-3808-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01700834v1</w:t>
+                <w:t xml:space="preserve">hal-01811428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of Mn5Ge3 nanoclusters dispersed in MnxGe1−x/Ge(0 0 1)2 × 1 diluted magnetic semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Padova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Paci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10762,77 +10762,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy of Co x Pt 1 − x clusters embedded in a matrix: Influences of the cluster chemical composition and the matrix nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10909,51 +10909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11002,298 +11002,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of GeMn diluted magnetic semiconductor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and magnetic properties of CoPt mixed clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. de Padova</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.014439/1-014439/9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811430v1</w:t>
+                <w:t xml:space="preserve">hal-00139805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of CoPt mixed clusters.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and magnetic properties of GeMn diluted magnetic semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Perez</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Padova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (4–5), pp.832--835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2006.08.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139805v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure and Mixed Magnetic Clusters Assembled Nanostructures</w:t>
               </w:r>
@@ -11699,307 +11699,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured thin films from mixed magnetic Co–Ag clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic assembled nanostructures from pure and mixed Co-based clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Epicier</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tuaillon-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (22), pp.S2231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/22/024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700820v1</w:t>
+                <w:t xml:space="preserve">hal-01811432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic assembled nanostructures from pure and mixed Co-based clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured thin films from mixed magnetic Co–Ag clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Bernstein</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 226 (1-3), pp.265 - 270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/22/024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01811432v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a magnetic cluster/superconducting matrix interface: Co/Nb system</w:t>
               </w:r>
@@ -12253,411 +12253,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies for producing strain engineered SiGe nanomembranes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TEM and XRD characterizations of epitaxial silicon layer fabricated on double layer porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kailang</w:t>
+                <w:t xml:space="preserve">Soraya Gouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. Aqua</w:t>
+                <w:t xml:space="preserve">Larbi Tebessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rond</w:t>
+                <w:t xml:space="preserve">Radane Mahamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rabat, Morocco. pp.249--252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781945291197-62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454799v1</w:t>
+                <w:t xml:space="preserve">hal-01811398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM and XRD characterizations of epitaxial silicon layer fabricated on double layer porous silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
+                <w:t xml:space="preserve">Ge condensation for the fabrication of fully strained and defect-free planar Si0.5Ge0.5 layers on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Abbarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Nanostructures and nanomaterials self-assembly (NanoSEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Griadini Naxos, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811398v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge condensation for the fabrication of fully strained and defect-free planar Si0.5Ge0.5 layers on silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">New strategies for producing strain engineered SiGe nanomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marco Abbarchi</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kailang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Aqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanostructures and nanomaterials self-assembly (NanoSEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Griadini Naxos, Italy</w:t>
+              <w:t xml:space="preserve">Journées Surfaces Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454802v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence efficiency of self-assembled germanium dots</w:t>
               </w:r>
@@ -12971,64 +12971,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titania-Based Spherical Mie Resonators Elaborated by High-Throughput Aerosol Spray: Single Object Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Checcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13141,51 +13141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estela Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13550,51 +13550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BAA76DE"/>
+    <w:nsid w:val="1D6654D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13698,51 +13698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="363738B4"/>
+    <w:nsid w:val="2EE218B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13932,51 +13932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9010-0085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086577832" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3429-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580093v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11534" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Assaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aouassa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Algarni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Althobaiti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08774-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16563" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Modaresialam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bordelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O'Byrnen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03604811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Javad Rezvani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Giuli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wubulikasimu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.12.30" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carnis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25625-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Poborchii" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Uchida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab6ab8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvalaglio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bollani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.126101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Claude" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Granchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab6713" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Su&#225;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Martinez Pastor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Balestri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13371-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gurioli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801406" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailang Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00238c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.3.023403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.00.003400" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02108904v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Claude" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01794555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21299-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomeng Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela P. Kissling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H (kees) De Groot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6db" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lodari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Backofen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.01.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.05.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zrir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mghaieth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-016-0353-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788638v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00944" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slimen Hassayoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.053402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit Claude" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604924" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788623v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02832" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rezvani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fretto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962893" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boarino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.029" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benkouider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR90067D" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330432v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07597A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435232v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/30/305602" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201601744" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J3GWJH0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473070v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00485" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/50/505602" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drisko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gazquez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Lockwood" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Rowell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.259" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lockwood" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson L. Rowell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouy&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0031ecst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Escoubas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035315" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811400v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouy&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/33/335303" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouder" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahamdi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.183" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811401v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR01084A" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281240v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505632b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289921v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Barbagiovanni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Costa Filho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863397" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238960v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.09.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5LMGFZ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811412v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bollani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790713" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811414v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/471/1/012020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.205309" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz Gomes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.02.119" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDGRBQ81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobbe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sudraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813097" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811409v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Long" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinas Galeckas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Yu Kuznetsov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794991" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/6/063038" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769040" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811418v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Virot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hayn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Kuz'Min" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/40/405003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811416v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730620" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811417v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Padova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivieri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mariot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/14/142203" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Padova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olivieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.01.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0B3VG3Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3553166" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811421v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4311" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811424v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morresi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.09.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0J0LF51-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811423v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carmen Marcus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Alonso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Garriga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200433r" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811426v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298354" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811427v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3408556" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700835v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moskovkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00066-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37222369BD6307970CD848365E0B9AD3FF6AEAF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811428v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2794723" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700839v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bonet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.02.147" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P163RCRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700834v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hendrich" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Ievlev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Dobrynin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bras" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3808-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRBVFLCX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811429v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.020" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF2F0HJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208234v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.014439" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700832v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104408" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139834v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811430v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2006.08.055" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P3K7VLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139805v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200503230" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37SG21F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400220" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS42XP67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700824v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bansmann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Baker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binns" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Blackman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.10.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700820v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernstein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.040" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42QHZ631-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811432v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/22/024" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700817v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1580490" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281056v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fumagalli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hausser" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454799v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kailang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Aqua" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rond" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811398v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Gouder" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Tebessi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radane Mahamdi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291197-62" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454802v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811408v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Goncharova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Simpson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036814" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811403v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15634-6" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811394v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023734v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raufast" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008878v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9010-0085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086577832" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3429-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580093v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11534" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Assaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aouassa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Algarni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Althobaiti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08774-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16563" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03604811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Javad Rezvani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Giuli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wubulikasimu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.12.30" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Modaresialam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bordelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O'Byrnen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carnis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25625-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Claude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Granchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab6713" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvalaglio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bollani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.126101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Poborchii" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Uchida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab6ab8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Su&#225;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Martinez Pastor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Balestri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13371-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailang Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00238c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gurioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.3.023403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.00.003400" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02108904v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Claude" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01794555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21299-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomeng Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela P. Kissling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H (kees) De Groot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6db" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lodari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Backofen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.01.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811396v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slimen Hassayoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794563v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.053402" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.05.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788638v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00944" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zrir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mghaieth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-016-0353-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit Claude" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604924" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788623v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02832" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rezvani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boarino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06037" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fretto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962893" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benkouider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR90067D" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330432v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07597A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435232v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/30/305602" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201601744" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J3GWJH0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811399v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/50/505602" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07062" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00485" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drisko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gazquez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Lockwood" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Rowell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.259" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lockwood" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson L. Rowell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouy&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0031ecst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouy&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/33/335303" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Escoubas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035315" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281240v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505632b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahamdi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.183" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR01084A" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289921v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Barbagiovanni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Costa Filho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863397" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bollani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790713" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/471/1/012020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.09.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5LMGFZ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.205309" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz Gomes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.02.119" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDGRBQ81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobbe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sudraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813097" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811409v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Long" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinas Galeckas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Yu Kuznetsov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794991" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811418v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Virot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hayn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Kuz'Min" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/40/405003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811419v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/6/063038" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811415v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769040" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811416v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730620" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811417v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Padova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivieri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mariot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/14/142203" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811422v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3553166" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4311" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811425v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Padova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olivieri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.01.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0B3VG3Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811424v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morresi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.09.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0J0LF51-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811423v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carmen Marcus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Alonso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Garriga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200433r" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811427v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3408556" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811426v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298354" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700835v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moskovkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00066-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37222369BD6307970CD848365E0B9AD3FF6AEAF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700834v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hendrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Ievlev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Dobrynin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bras" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3808-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRBVFLCX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700839v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bonet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.02.147" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P163RCRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811428v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2794723" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811429v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.020" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF2F0HJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208234v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.014439" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700832v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104408" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139834v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139805v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811430v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2006.08.055" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P3K7VLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200503230" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37SG21F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400220" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS42XP67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700824v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bansmann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Baker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binns" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Blackman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.10.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811432v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/22/024" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700820v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernstein" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.040" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42QHZ631-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700817v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1580490" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281056v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fumagalli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hausser" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811398v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Gouder" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Tebessi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radane Mahamdi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291197-62" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454802v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454799v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kailang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Aqua" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811408v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Goncharova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Simpson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036814" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811403v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15634-6" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811394v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023734v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raufast" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008878v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>