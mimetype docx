--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1376,429 +1376,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible photonic based on dielectric antennas</w:t>
+                <w:t xml:space="preserve">Raman microscopy and infrared optical properties of SiGe Mie resonators formed on SiO 2 via Ge condensation and solid state dewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+                <w:t xml:space="preserve">Vladimir Poborchii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
+                <w:t xml:space="preserve">Noriyuki Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab6713⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (19), pp.195602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab6ab8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447654v1</w:t>
+                <w:t xml:space="preserve">hal-02525917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperuniform monocrystalline structures by spinodal solid-state dewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salvalaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Bollani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennacer Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125, pp.126101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.126101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman microscopy and infrared optical properties of SiGe Mie resonators formed on SiO 2 via Ge condensation and solid state dewetting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible photonic based on dielectric antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Poborchii</w:t>
+                <w:t xml:space="preserve">Nicoletta Granchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Checcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (19), pp.195602. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab6ab8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab6713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525917v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced nanoscopy of individual CsPbBr3 perovskite nanocrystals using dielectric sub-micrometric antennas</w:t>
               </w:r>
@@ -1836,51 +1836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan P. Martinez Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Balestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Checcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (2), </w:t>
@@ -1918,77 +1918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templated dewetting of single-crystal sub-millimeter-long nanowires and on-chip silicon circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salvalaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennacer Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,51 +2186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-functional metasurfaces based on direct nano-imprint of Titania sol gels coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Checcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2314,295 +2314,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of SiGe planar nanowires via anisotropic elastic field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ronda</w:t>
+                <w:t xml:space="preserve">Deterministic 3D self-assembly of Si through a rim-less and topology-preserving dewetting regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meher Naffouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salvalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.023403. </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.3.023403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.00.003400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088093v1</w:t>
+                <w:t xml:space="preserve">hal-02343301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic 3D self-assembly of Si through a rim-less and topology-preserving dewetting regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Salvalaglio</w:t>
+                <w:t xml:space="preserve">Self-organization of SiGe planar nanowires via anisotropic elastic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.023403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.00.003400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.3.023403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343301v1</w:t>
+                <w:t xml:space="preserve">hal-04088093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale self-organisation of 2D hexagonal Ge and Au nanodots on patterned TiO 2</w:t>
               </w:r>
@@ -2735,51 +2735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled anti-reflection coatings for light trapping based on SiGe random metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Checcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meher Naffouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lodari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salvalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Backofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3252,697 +3252,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of composition and microstructures of Ge grown on porous silicon using Raman spectroscopy and transmission electron microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red-luminescence band: A tool for the quality assessment of germanium and silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Jadli</w:t>
+                <w:t xml:space="preserve">I. Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Slimen Hassayoun</w:t>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Abbarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Maaref</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">K. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 419, pp.476-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811396v1</w:t>
+                <w:t xml:space="preserve">hal-01693969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation versus instability race in strained films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ronda</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of magnetic porous silicon with curie temperature above room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Jadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Zrir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mghaieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.053402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (5), pp.1139-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-016-0353-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794563v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red-luminescence band: A tool for the quality assessment of germanium and silicon nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Liu</w:t>
+                <w:t xml:space="preserve">All-Dielectric Color Filters Using SiGe-Based Mie Resonator Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meher Naffouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.05.025⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.873 - 883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693969v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Dielectric Color Filters Using SiGe-Based Mie Resonator Arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann Berthelot</w:t>
+                <w:t xml:space="preserve">Nucleation versus instability race in strained films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (4), pp.873 - 883. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.053402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788638v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of magnetic porous silicon with curie temperature above room temperature</w:t>
+                <w:t xml:space="preserve">Analysis of composition and microstructures of Ge grown on porous silicon using Raman spectroscopy and transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Aouassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Ali Zrir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Latifa Slimen Hassayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridha Mghaieth</w:t>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (5), pp.1139-1144. </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.493--498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10934-016-0353-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693965v1</w:t>
+                <w:t xml:space="preserve">hal-01811396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex dewetting scenarios of ultrathin silicon films for large-scale nanoarchitectures</w:t>
               </w:r>
@@ -3954,51 +3954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meher Naffouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Backofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salvalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,429 +4440,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersaturation state effect in diffusion induced Ge nanowires growth at high temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remarkable Strength Characteristics of Defect-Free SiGe/Si Heterostructures Obtained by Ge Condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. Rezvani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Favre</w:t>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Celegato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (36), pp.20333-20340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435218v1</w:t>
+                <w:t xml:space="preserve">hal-01435126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable Strength Characteristics of Defect-Free SiGe/Si Heterostructures Obtained by Ge Condensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kailang Liu</w:t>
+                <w:t xml:space="preserve">Geometrically induced electron-electron interaction in semiconductor nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fernandez</w:t>
+                <w:t xml:space="preserve">S. J. Rezvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ronda</w:t>
+                <w:t xml:space="preserve">M. Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (36), pp.20333-20340. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4962893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435126v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically induced electron-electron interaction in semiconductor nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supersaturation state effect in diffusion induced Ge nanowires growth at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Rezvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pinto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Favre</w:t>
+                <w:t xml:space="preserve">F. Celegato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 436, pp.51-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4962893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435211v1</w:t>
+                <w:t xml:space="preserve">hal-01435218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Fabrication of poly-crystalline Si-based Mie resonators via amorphous Si on SiO2 dewetting</w:t>
               </w:r>
@@ -5524,177 +5524,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered arrays of Au catalysts by FIB assisted heterogeneous dewetting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Configurable Compliant Substrates for SiGe Nanomembrane Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/50/505602⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.3399 - 3406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811399v1</w:t>
+                <w:t xml:space="preserve">hal-01473070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and Energetics of Ge Condensation in SiGe Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5743,206 +5739,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (43), pp.24606 - 24613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurable Compliant Substrates for SiGe Nanomembrane Fabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+                <w:t xml:space="preserve">Ordered arrays of Au catalysts by FIB assisted heterogeneous dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Abbarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (7), pp.3399 - 3406. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (50), pp.505602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/50/505602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473070v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of hollow mesoporous silica nanoparticles</w:t>
               </w:r>
@@ -6092,51 +6092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. L. Rowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6315,295 +6315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective growth and ordering of SiGe nanowires for band gap engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ronda</w:t>
+                <w:t xml:space="preserve">Accommodation of SiGe strain on a universally compliant porous silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gouyé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Favre</w:t>
+                <w:t xml:space="preserve">Stephanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/33/335303⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (3), pp.035315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811400v1</w:t>
+                <w:t xml:space="preserve">hal-01238952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation of SiGe strain on a universally compliant porous silicon substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+                <w:t xml:space="preserve">Selective growth and ordering of SiGe nanowires for band gap engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (3), pp.035315. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (33), pp.335303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/33/335303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238952v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafer Scale Formation of Monocrystalline Silicon-Based Mie Resonators via Silicon-on-Insulator Dewetting</w:t>
               </w:r>
@@ -6857,90 +6857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion induced effects on geometry of Ge nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Rezvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celegato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7244,381 +7244,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered arrays of Si and Ge nanocrystals via dewetting of pre-patterned thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and self-organization of SiGe nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (6), pp.064908--064908--6. </w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 522 (2), pp.59-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4790713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2012.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811412v1</w:t>
+                <w:t xml:space="preserve">hal-01238960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multislice calculations for quantitative HAADF STEM analysis of germanium diffusion in strained silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordered arrays of Si and Ge nanocrystals via dewetting of pre-patterned thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bollani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (6), pp.064908--064908--6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4790713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/471/1/012020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01811414v1</w:t>
+                <w:t xml:space="preserve">hal-01811412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and self-organization of SiGe nanostructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multislice calculations for quantitative HAADF STEM analysis of germanium diffusion in strained silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 471 (1), pp.012020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/471/1/012020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2012.09.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01238960v1</w:t>
+                <w:t xml:space="preserve">hal-01811414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale Ge diffusion in strained Si revealed by quantitative scanning transmission electron microscopy</w:t>
               </w:r>
@@ -7764,51 +7764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,51 +7897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered core-shell Si1−xGex/Ge nanowires fabricated by focused ion beam and oxido-reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Aouassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8146,408 +8146,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of magnetic domains in uniaxial thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The kinetics of dewetting ultra-thin Si layers from silicon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Virot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M D Kuz'Min</w:t>
+                <w:t xml:space="preserve">H. Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/40/405003⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.063038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/6/063038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811418v1</w:t>
+                <w:t xml:space="preserve">hal-01811419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinetics of dewetting ultra-thin Si layers from silicon dioxide</w:t>
+                <w:t xml:space="preserve">Ultra-thin planar fully relaxed Ge pseudo-substrate on compliant porous silicon template layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Aouassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/6/063038⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (23), pp.233105--233105--5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4769040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811419v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-thin planar fully relaxed Ge pseudo-substrate on compliant porous silicon template layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ronda</w:t>
+                <w:t xml:space="preserve">Theory of magnetic domains in uniaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M D Kuz'Min</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101 (23), pp.233105--233105--5. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (40), pp.405003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4769040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/40/405003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811415v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of free patterns of nanocrystals with ad hoc features via templated dewetting</w:t>
               </w:r>
@@ -8572,64 +8572,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bollani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (1), pp.013117--013117--4. </w:t>
@@ -8929,441 +8929,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties of Germanium Dots Self-Assembled on Porous TiO2 Templates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. L. Rowell</w:t>
+                <w:t xml:space="preserve">Mn5Ge3 films grown on Ge(1 1 1)-c(2 × 8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Favre</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3553166⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605 (5–6), pp.638--643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811422v1</w:t>
+                <w:t xml:space="preserve">hal-01811425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence Efficiency and Size Distribution of Self Assembled Ge Dots on Porous TiO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David J. Lockwood</w:t>
+                <w:t xml:space="preserve">Optical Properties of Germanium Dots Self-Assembled on Porous TiO2 Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Lockwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. L. Rowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.4311⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (16), pp.147--165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3553166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811421v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn5Ge3 films grown on Ge(1 1 1)-c(2 × 8)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+                <w:t xml:space="preserve">Photoluminescence Efficiency and Size Distribution of Self Assembled Ge Dots on Porous TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson L. Rowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Lockwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Olivieri</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (10), pp.9190--9195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.4311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.01.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01811425v1</w:t>
+                <w:t xml:space="preserve">hal-01811421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor–solid–solid growth of Ge nanowires from GeMn solid cluster seeds</w:t>
               </w:r>
@@ -9388,51 +9388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9623,295 +9623,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into solid phase epitaxy of ultrahighly doped silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Low-temperature solid phase epitaxy for integrating advanced source/drain metal-oxide-semiconductor structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Aouassa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108 (1), pp.013513--013513--5. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (6), pp.063102--063102--3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3408556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3298354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811427v1</w:t>
+                <w:t xml:space="preserve">hal-01811426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature solid phase epitaxy for integrating advanced source/drain metal-oxide-semiconductor structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Insights into solid phase epitaxy of ultrahighly doped silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Amiard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mansour Aouassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 96 (6), pp.063102--063102--3. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (1), pp.013513--013513--5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3298354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3408556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811426v1</w:t>
+                <w:t xml:space="preserve">hal-01811427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictions and experimental characterization of Co-Pt alloy clusters</w:t>
               </w:r>
@@ -10183,376 +10183,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface effect on the magnetic anisotropy of CoPt clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and structural evolutions of diluted Ge1−xMnx epitaxial films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edgar Bonet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2007.02.147⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (14), pp.141920--141920--3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2794723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700839v1</w:t>
+                <w:t xml:space="preserve">hal-01811428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and structural evolutions of diluted Ge1−xMnx epitaxial films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface effect on the magnetic anisotropy of CoPt clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Morresi</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raufast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (2), pp.e355 - e359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2007.02.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2794723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01811428v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of Mn5Ge3 nanoclusters dispersed in MnxGe1−x/Ge(0 0 1)2 × 1 diluted magnetic semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Padova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Paci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10762,77 +10762,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy of Co x Pt 1 − x clusters embedded in a matrix: Influences of the cluster chemical composition and the matrix nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10909,51 +10909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11034,51 +11034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11159,77 +11159,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Padova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (4–5), pp.832--835. </w:t>
@@ -11699,307 +11699,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic assembled nanostructures from pure and mixed Co-based clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured thin films from mixed magnetic Co–Ag clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Bernstein</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/22/024⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 226 (1-3), pp.265 - 270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811432v1</w:t>
+                <w:t xml:space="preserve">hal-01700820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured thin films from mixed magnetic Co–Ag clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic assembled nanostructures from pure and mixed Co-based clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Epicier</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tuaillon-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (22), pp.S2231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/22/024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01700820v1</w:t>
+                <w:t xml:space="preserve">hal-01811432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a magnetic cluster/superconducting matrix interface: Co/Nb system</w:t>
               </w:r>
@@ -12253,411 +12253,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM and XRD characterizations of epitaxial silicon layer fabricated on double layer porous silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New strategies for producing strain engineered SiGe nanomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benkouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Gouder</w:t>
+                <w:t xml:space="preserve">L. Kailang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Tebessi</w:t>
+                <w:t xml:space="preserve">J.N. Aqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radane Mahamdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Favre</w:t>
+                <w:t xml:space="preserve">A. Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Surfaces Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811398v1</w:t>
+                <w:t xml:space="preserve">hal-01454799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge condensation for the fabrication of fully strained and defect-free planar Si0.5Ge0.5 layers on silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Liu</w:t>
+                <w:t xml:space="preserve">TEM and XRD characterizations of epitaxial silicon layer fabricated on double layer porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Gouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Tebessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radane Mahamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Abbarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanostructures and nanomaterials self-assembly (NanoSEA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rabat, Morocco. pp.249--252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781945291197-62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454802v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies for producing strain engineered SiGe nanomembranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Ge condensation for the fabrication of fully strained and defect-free planar Si0.5Ge0.5 layers on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Rond</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Abbarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanostructures and nanomaterials self-assembly (NanoSEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Griadini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454799v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence efficiency of self-assembled germanium dots</w:t>
               </w:r>
@@ -12971,51 +12971,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titania-Based Spherical Mie Resonators Elaborated by High-Throughput Aerosol Spray: Single Object Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Checcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13141,51 +13141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estela Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13550,51 +13550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D6654D5"/>
+    <w:nsid w:val="CD370C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13698,51 +13698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EE218B3"/>
+    <w:nsid w:val="BA5F4D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13932,51 +13932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9010-0085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086577832" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3429-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580093v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11534" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Assaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aouassa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Algarni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Althobaiti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08774-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16563" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03604811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Javad Rezvani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Giuli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wubulikasimu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.12.30" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Modaresialam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bordelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O'Byrnen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carnis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25625-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Claude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Granchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab6713" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvalaglio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bollani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.126101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Poborchii" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Uchida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab6ab8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Su&#225;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Martinez Pastor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Balestri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13371-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailang Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00238c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gurioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.3.023403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.00.003400" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02108904v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Claude" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01794555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21299-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomeng Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela P. Kissling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H (kees) De Groot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6db" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lodari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Backofen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.01.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811396v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slimen Hassayoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794563v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.053402" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.05.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788638v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00944" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zrir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mghaieth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-016-0353-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit Claude" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604924" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788623v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02832" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rezvani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boarino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06037" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fretto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962893" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benkouider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR90067D" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330432v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07597A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435232v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/30/305602" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201601744" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J3GWJH0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811399v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/50/505602" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07062" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00485" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drisko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gazquez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Lockwood" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Rowell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.259" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lockwood" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson L. Rowell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouy&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0031ecst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouy&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/33/335303" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Escoubas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035315" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281240v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505632b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahamdi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.183" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR01084A" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289921v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Barbagiovanni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Costa Filho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863397" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bollani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790713" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/471/1/012020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.09.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5LMGFZ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.205309" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz Gomes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.02.119" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDGRBQ81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobbe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sudraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813097" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811409v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Long" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinas Galeckas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Yu Kuznetsov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794991" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811418v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Virot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hayn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Kuz'Min" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/40/405003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811419v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/6/063038" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811415v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769040" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811416v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730620" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811417v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Padova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivieri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mariot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/14/142203" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811422v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3553166" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4311" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811425v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Padova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olivieri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.01.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0B3VG3Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811424v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morresi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.09.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0J0LF51-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811423v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carmen Marcus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Alonso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Garriga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200433r" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811427v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3408556" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811426v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298354" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700835v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moskovkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00066-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37222369BD6307970CD848365E0B9AD3FF6AEAF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700834v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hendrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Ievlev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Dobrynin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bras" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3808-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRBVFLCX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700839v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bonet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.02.147" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P163RCRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811428v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2794723" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811429v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.020" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF2F0HJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208234v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.014439" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700832v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104408" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139834v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139805v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811430v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2006.08.055" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P3K7VLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200503230" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37SG21F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400220" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS42XP67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700824v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bansmann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Baker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binns" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Blackman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.10.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811432v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/22/024" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700820v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernstein" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.040" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42QHZ631-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700817v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1580490" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281056v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fumagalli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hausser" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811398v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Gouder" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Tebessi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radane Mahamdi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291197-62" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454802v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454799v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kailang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Aqua" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811408v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Goncharova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Simpson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036814" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811403v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15634-6" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811394v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023734v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raufast" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008878v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9010-0085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086577832" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3429-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580093v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11534" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Assaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aouassa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Algarni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Althobaiti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08774-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16563" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03604811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Javad Rezvani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Giuli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wubulikasimu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.12.30" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Modaresialam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bordelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O'Byrnen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carnis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25625-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Poborchii" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Uchida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab6ab8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvalaglio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bollani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.126101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Claude" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Granchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab6713" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Su&#225;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Martinez Pastor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Balestri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13371-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailang Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00238c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gurioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.00.003400" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.3.023403" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02108904v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Claude" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01794555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21299-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomeng Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela P. Kissling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H (kees) De Groot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6db" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lodari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Backofen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.01.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.05.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zrir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mghaieth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-016-0353-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788638v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00944" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.053402" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slimen Hassayoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit Claude" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604924" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788623v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02832" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rezvani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fretto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962893" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boarino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.029" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benkouider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR90067D" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330432v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07597A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435232v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/30/305602" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201601744" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J3GWJH0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473070v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00485" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/50/505602" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drisko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gazquez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Lockwood" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Rowell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.259" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lockwood" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson L. Rowell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouy&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0031ecst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Escoubas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035315" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811400v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouy&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/33/335303" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281240v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505632b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahamdi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.183" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR01084A" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289921v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Barbagiovanni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Costa Filho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863397" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238960v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.09.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5LMGFZ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811412v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bollani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790713" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811414v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/471/1/012020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.205309" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz Gomes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.02.119" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDGRBQ81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobbe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sudraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813097" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811409v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Long" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinas Galeckas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Yu Kuznetsov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794991" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/6/063038" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769040" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811418v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Virot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hayn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Kuz'Min" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/40/405003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811416v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730620" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811417v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Padova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivieri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mariot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/14/142203" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Padova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olivieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.01.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0B3VG3Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3553166" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811421v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4311" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811424v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morresi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.09.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0J0LF51-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811423v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carmen Marcus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Alonso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Garriga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200433r" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811426v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298354" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811427v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3408556" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700835v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moskovkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00066-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37222369BD6307970CD848365E0B9AD3FF6AEAF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700834v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hendrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Ievlev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Dobrynin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bras" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3808-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRBVFLCX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811428v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2794723" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bonet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.02.147" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P163RCRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811429v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.020" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF2F0HJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208234v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.014439" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700832v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104408" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139834v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139805v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811430v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2006.08.055" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P3K7VLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanescu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200503230" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37SG21F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400220" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS42XP67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700824v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bansmann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Baker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binns" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Blackman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.10.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700820v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernstein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.040" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42QHZ631-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811432v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/22/024" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700817v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1580490" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281056v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fumagalli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hausser" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454799v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kailang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Aqua" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rond" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811398v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Gouder" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Tebessi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radane Mahamdi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291197-62" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454802v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811408v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Goncharova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Simpson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036814" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811403v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15634-6" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811394v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023734v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raufast" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008878v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>