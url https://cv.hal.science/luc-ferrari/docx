--- v1 (2026-03-26)
+++ v2 (2026-04-29)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif à la démarche utilisée pour rédiger les projets de textes concernant les résultats minimaux à atteindre en matière de qualité de l’air intérieur (QAI) dans les logements neufs (HCSP, Avis et Rapports)</w:t>
+                <w:t xml:space="preserve">Valeurs repères d’aide à la gestion de la qualité de l’air intérieur pour le tétrachloroéthylène - Rapport (HCSP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ferrari</w:t>
@@ -194,75 +194,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2025, Haut Conseil de la Santé Publique (HCSP, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185334v1</w:t>
+                <w:t xml:space="preserve">hal-05322066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs repères d’aide à la gestion de la qualité de l’air intérieur pour le tétrachloroéthylène - Rapport (HCSP)</w:t>
+                <w:t xml:space="preserve">Avis relatif à la démarche utilisée pour rédiger les projets de textes concernant les résultats minimaux à atteindre en matière de qualité de l’air intérieur (QAI) dans les logements neufs (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ferrari</w:t>
@@ -312,51 +312,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2025, Haut Conseil de la Santé Publique (HCSP, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322066v1</w:t>
+                <w:t xml:space="preserve">hal-05185334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs repères d’aide à la gestion de la qualité de l’air intérieur pour le tétrachloroéthylène - Avis (HCSP)</w:t>
               </w:r>
@@ -2485,589 +2485,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of TiO2 Nanoparticles: Validation of Alternative Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genes expression profiling of alveolar macrophages exposed to non-functionalized, anionic and cationic multi-walled carbon nanotubes shows three different mechanisms of toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Cassidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Chezeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sara Nahle</w:t>
+                <w:t xml:space="preserve">Reuben Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21144855⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12951-020-0587-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895104v1</w:t>
+                <w:t xml:space="preserve">hal-03449998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein and lipid homeostasis altered in rat macrophages after exposure to metallic oxide nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Toxicity of TiO2 Nanoparticles: Validation of Alternative Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Doumandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramia Safar</w:t>
+                <w:t xml:space="preserve">Laëtitia Chezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lovera-Leroux</w:t>
+                <w:t xml:space="preserve">Laurent Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Nahle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hilary Cassidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10565-019-09484-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (14), pp.4855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21144855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218884v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace Biological Risk Assessment: Review of Existing and Description of a Comprehensive Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein and lipid homeostasis altered in rat macrophages after exposure to metallic oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Doumandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramia Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Burzoni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Lovera-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Cassidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11070741⟩</w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (1), pp.65-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10565-019-09484-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053417v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes expression profiling of alveolar macrophages exposed to non-functionalized, anionic and cationic multi-walled carbon nanotubes shows three different mechanisms of toxicity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Leroux</w:t>
+                <w:t xml:space="preserve">Workplace Biological Risk Assessment: Review of Existing and Description of a Comprehensive Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Burzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuben Mercier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gautier Mater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.36. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12951-020-0587-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449998v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of an air/liquid interface device for TiO2 nanoparticle toxicity assessment on NR8383 cells: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Doumandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Chézeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3157,90 +3157,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single wall and multiwall carbon nanotubes induce different toxicological responses in rat alveolar macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Nahle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramia Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lovera-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (5), pp.764-772. </w:t>
@@ -3278,64 +3278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxicity and global transcriptional responses induced by zinc oxide nanoparticles NM 110 in PMA-differentiated THP-1 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramia Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Doumandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timeh Saidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,103 +3412,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Protein and lipid homeostasis altered in rat macrophages after exposure to metallic oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Doumandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramia Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lovera-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary Cassidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (4), pp.387-387. </w:t>
@@ -3546,51 +3546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of S-nitrosoglutathione: a transcriptomic validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramia Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Khadrawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramia Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza A El-Nekeety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia A. Mannaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila S. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramia Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (3), pp.1555-1572. </w:t>
@@ -5186,51 +5186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fouillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaffet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03329144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zmirou-Navier Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hocquel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Kokot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kokot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Olive" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand H Rihn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ch&#233;zeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tchinda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bravetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10081898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02963" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02895104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Doumandji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chezeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gat&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21144855" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218884v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramia Safar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lovera-Leroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Cassidy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-019-09484-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Burzoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mater" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Mercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-0587-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14715/cmb/2020.66.6.20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3765" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01952869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timeh Saidou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.11.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-019-09507-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01952881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639045.2018.1546313" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942252v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaad A. Abdel-Wahhab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khadrawy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza A El-Nekeety" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7324/JAPS.2017.70726" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled G. Abdel-Wahhab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia A. Mannaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila S. Hassan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7031555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Hussien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00583422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Al Zabadi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sari-Minodier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Kerautret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Tiberguent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-10-23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Waniusiow" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cossec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cosnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfp169" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-8-67" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grossman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2008.02.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62DWV57X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999411v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Batt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lutton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7843.2007.00066.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN12438" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fouillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaffet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03329144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zmirou-Navier Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hocquel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Kokot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kokot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Olive" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand H Rihn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ch&#233;zeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tchinda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bravetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10081898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02963" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Cassidy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-0587-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02895104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Doumandji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chezeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gat&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21144855" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramia Safar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lovera-Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-019-09484-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Burzoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mater" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070741" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14715/cmb/2020.66.6.20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3765" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01952869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timeh Saidou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.11.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-019-09507-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01952881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639045.2018.1546313" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942252v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaad A. Abdel-Wahhab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khadrawy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza A El-Nekeety" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7324/JAPS.2017.70726" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled G. Abdel-Wahhab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia A. Mannaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila S. Hassan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7031555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Hussien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00583422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Al Zabadi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sari-Minodier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Kerautret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Tiberguent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-10-23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Waniusiow" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cossec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cosnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfp169" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-8-67" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grossman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2008.02.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62DWV57X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999411v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Batt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lutton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7843.2007.00066.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN12438" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>