--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc FILLAUDEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and Trends Around In-situ and Ex-situ Sensors in Bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineda Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayza Daboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET25117018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning-Enhanced Dynamic Hybrid Models for a Nanobody Scorpion Antivenom Production with Escherichia Coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Networks and Systems, 1259, pp.307-316. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82073-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinecones valorization: process intensification and eco-friendly extraction of antioxidant compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-024-00707-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of complex lignocellulosic suspensions during hydrolysis using pure and cocktail of enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 426, pp.132333. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of gellan gum and xanthan gum versus commercial vehicles as pharmaceutical thickening agents in oral suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.114622. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2024.114622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soft Sensing Approach for Efficient Monitoring of Nanobody-Based Scorpion Antivenom Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Networks and Systems, 1259 (4), pp.271-281. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82073-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and Culture Reproducibility of Filamentous Microorganisms: Impact of Flow Behavior and Oxygen Transfer During Salt‐Enhanced Cultivation of the Actinomycete Actinomadura namibiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Poduschnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Tesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.e202400078. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elsc.202400078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Composition and Characterization of In Vitro Bioactivities from Pinus Using Green Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (22), pp.5295. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29225295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated rheological, morphological and biochemical approaches to investigate performances of an enzymatic secretome from Talaromyces sp. BRG1 to degrade pretreated sugarcane bagasse and paper-pulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Cao-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 203, pp.109196. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2023.109196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and in vitro bioactivities of extracts from cones of P. halepensis, P. brutia, and P. pinea: insights into pharmaceutical and cosmeticpPotential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (13), pp.1802. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants13131802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical limitations of Bacillus thuringiensis based biopesticides production in a wheat bran culture medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Al Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Ghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 174 (6), pp.104043. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2023.104043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of recombinant scorpion antivenoms in E. coli: current state and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraïem-Ghezal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-023-12578-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical limitations induced by a medium based on wheat bran for the production of biopesticides by Bacillus thuringiensis spp kurstaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Chalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379, pp.05003. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337905003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods to explore the morphology and granulometry of biological particles with complex shapes: Interpretation and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.118067. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of heteroxylans from vitreous and floury endosperms of maize grain and impact on the enzymatic degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Joseph-Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of instantaneous and local transmembrane pressure in rotating and vibrating filtration (RVF) module: Comparison of three impellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Line</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 280, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2021.119827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Particle Size on the Rheological Properties and Amylolysis Kinetics of Ungelatinized Cassava Flour Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Chu-Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nga Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9060989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Model for Biomass and Proteins Production by Three Bacillus Thuringiensis ssp Kurstaki Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (12), pp.2147. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9122147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line biofouling monitoring and qualification based on local thermal and periodic excitation with MEMS sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2020.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the production of a recombinant antivenom in fed-batch mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Ghezal-Kraïem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (3), pp.1017-1030. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11093-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to investigate instantaneous and local transmembrane pressure within Rotating and Vibrating Filtration (RVF) module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Line</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 272, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive review about industrial and laboratory dynamic filtration modules: Scientific production, configurations and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 265, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2020.118293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on biopesticide production by Bacillus thuringiensis subsp. kurstaki since 1990: Focus on bioprocess parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Jallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.224-232. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2020.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological performances of fouling sensors based on steady thermal excitation applied to bioprocess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2019.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protocol for recombinant protein quantification by densitometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala‐zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-catalytic hydrolysis of paper pulp using in- and ex-situ multi-physical approaches: Focus on semidilute conditions to progress towards concentrated suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2019.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow investigation in an innovating dynamic filtration module using tracing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.115656. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.05.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined in situ Physical and ex-situ Biochemical Approaches to Investigate in vitro Deconstruction of Destarched Wheat Bran by Enzymes Cocktail Used in Animal Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deshors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Neugnot-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2019.00158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local hydrodynamics investigation within a dynamic filtration unit under laminar flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.954-965. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2018.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of environmental conditions on product formation and morphology of Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (9), pp.3831-3848. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-8870-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filtration dynamique : Un nouveau concept pour la filtration des vins chargés en particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (Avril), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local hydrodynamic investigation by PIV and CFD within a Dynamic filtration unit under laminar flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxygen availability on the metabolism and morphology of Yarrowia lipolytica: insights into the impact of glucose levels on dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (19), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-017-8446-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Isoelectric Focusing OFFGEL, Micro-Fluidic Lab-on-Chip Electrophoresis and FTIR for Assessment of Long-Term Stability of rhG-CSF Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Ayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (8), pp.694-702. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2017.2763779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-situ viscosimetry and morphogranulometry to explore hydrolysis mechanisms of filter paper and pretreated sugarcane bagasse under semi-dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of Yarrowia lipolytica in response to pH perturbations: dependence of the stress response on the culture mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (1), pp.351-366. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-016-7856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine clarification with Rotating and Vibrating Filtration (RVF): Investigation of the impact of membrane material, wine composition and operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 513, pp. 47-57. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon accumulation in Rhodotorula glutinis induced by nitrogen limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, article 164 (11 p.). </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-014-0164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Microbial Production of Fatty Acids as Precursors of Biokerosene from Glucose and Xylose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lombaert-Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (5), pp.899-911. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ rheometry of concentrated cellulose fibre suspensions and relationships with enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133, pp.563-572. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crossflow microfiltration on ceramic membrane fouling and beer quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Amin Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (22-24), pp.4302 - 4312. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.769660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioperformance interpretation of a two-stage membrane bioreactor with cell recycling for intensive microbial production using residence time and internal age distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2012.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line local thermal pulse analysis sensor to monitor fouling and cleaning: Application to dairy product pasteurisation with an ohmic cell jet heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of hydrodynamic behaviour of a two-stage bioreactor with cell recycling dedicated to intensive microbial production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183, pp.222-230. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Biological Study of Cell Cultures in A Bioreactor: On-Line and Off-Line Rheological Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3933/ApplRheol-21-35167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteur pour la mesure en ligne et en continu de l’encrassement dans les procédés industriels et de traitement de l’eau : Réalisation et caractérisation du microsystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Instrumentation Mesure Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3-4), pp.107-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration of rough non-alcoholic beer and diluted malt extract with tubular ceramic membranes: Investigation of fouling mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Reza Tabatabaei Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 362 (1-2), pp.306 - 316. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrodynamique d'un réacteur bi-étagé avec recirculation cellulaire (BBRC) pour la maîtrise des productions microbiennes intensives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 03-04, pp.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead-End Microfiltration of Rough Non-Alcoholic Beer by Different Polymeric Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabaei Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tavakkoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babaluo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal- American Society of Brewing Chemists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68 (2), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/ASBCJ-2010-0315-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrodynamique d'un réacteur bi-étagé avec recyclage cellulaire (BBRC) à travers l'étude de la distribution des temps de séjour (DTS) des phases gaz, liquide et biomasse catalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alefenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of flow regime and thermal power on residence time distribution in tubular joule effect heaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (3), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'un encrassement laitier en procédé continu : comparaison de trois méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doubrovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 125 (1-2), pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of rotating and vibrating filtration for clarification of rough beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (1), pp.206-217. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution in tubular Joule Effect Heaters with and without geometric modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (1), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of solid-liquid suspensions (real, large and non-spherical particles in non newtonian carrier fluid) flowing in horizontal and vertical pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (1), pp.345-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude hydrodynamique d'un module de filtration dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 124 (9), pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, Mechanical, Thermal and Electrical properties of cooked red bean (Phaseolus Vulgaris L.) for continuous ohmic heating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kesteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (2), pp.447-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encrassement lors du traitement thermique du lait entier par effet Joule Direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (9), pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, wastewater and waste management in brewing industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.463-471. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of whole milk by direct Joule effect – Experimental and numerical approaches to fouling phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (12), pp.4475-4489. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72496-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la distribution cumulée en particules dans des conduites cylindriques :application à l’écoulement de suspensions alimentaires solide-liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (01-02), pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encrassement lors du traitement thermique du lait entier par effet Joule Direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (6), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast cells, beer composition and mean pore diameter impacts on fouling and retention during cross-flow filtration of beer with ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 196 (1), pp.39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and emerging application of membrane processes in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institution of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications en brasserie de la microfiltration tangentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration in the brewing industry - an overview of uses and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brewers'Guardian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfiltration tangentielle et ses applications potentielles en brasserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 283, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlook for new filtration techniques in brewing application of cross-flow microfiltration for rough beer clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brauwelt International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (5), pp.414-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfiltration sur membrane et ses applications potentielles en brasserie (microfiltration tangentielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boissons Bios Conditionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (283), pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur brassicole. Caractéristiques technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blandain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mechanisms governing membrane fouling and protein rejection in the sterile microfiltration of beer with an organic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77 (7), pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminations analytique et numérique des pressions transmembranaires en microfiltration tangentielle - Validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 209, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la microfiltration tangentielle de la bière de garde. Sur quel marché cette technologie peut-elle s'implanter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boissons Bios Conditionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (276), pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il punto sulla microfiltrazione tangenziale della bière de garde - Su quale mercato può inserdiarsi quaesta technologia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imbottigliamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (6), pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical method to predict steady-state flux and fouling in the crossflow microfiltration of rough beer with 1.40æm tubular ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (12), pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la microfiltration tangentielle de bière de garde - Sur quel marché cette technologie peut-elle s’implanter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 276, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning-enhanced dynamic hybrid models for a nanobody scorpion antivenom production with Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic hybrid model for biopesticides production using Bacillus thuringiensis strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Figueroa Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim El Jeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutinizing biodiversity of lignocellulose-degrading filamentous fungi: extraction and analyses of critical morpho-granulometric parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LignoBiotech symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus thuringiensis serovar kurstaki (Btk) Strains for Industrial Production in wheat bran based medium: Insights from Genomic Exploration and Nutritional Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupoiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Society for Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft sensing approach for efficient monitoring of nanobody-based scorpion antivenom production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopesticides production by Bacillus thuringiensis serovar kurstaki on a wheat bran-based complex medium: from lab to field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Al Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gul Ayyildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanerke Amangeldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (14th ECCE and 7th ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical limitations induced by a wheat bran-based medium for the production of biopesticides by Bacillus thuringiensis serovar kurstaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Chalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Days of Biotechnology (IDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth genomic analysis of Bacillus thuringiensis serovar kurstaki strains: Genome dynamics in play (WP2-3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Days of Biotechnology (IDB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of the hydrodynamics within an RVF module in laminar regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337902001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamic Optimization of protein and spore production by Bacillus thuringiensis (WP2-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abdoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Days of Biotechnology - IDB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nutritional limitations of wheat bran based culture medium for scaling-up Btk based biopesticide productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Ghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamic Optimization of protein and spore production by Bacillus thuringiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Days of Biotechnology (IDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical limitations induced by a medium based on wheat bran for the production of biopesticides by Bacillus thuringiensis spp kurstaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Chalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Distributed Computing and Artificial Intelligence (DCAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Salamanca, Spain. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamic Optimization of protein and spore production by Bacillus thuringiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Mediterranean Conference on Control and Automation (MED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Puglia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de populations au sein de culture en bioréacteur de Yarrowia lipolytica soumis à des fluctuations de l’environnement : Quantification de la transition dimorphique et des états physiologiques par cytométrie en Flux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the recombinant NbF12-10 and its chimeric antibody format in Escherichia Coli: investigation of fed-batch bioprocess on minimal media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraïem Hazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmila Issam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Abderrazek Rahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling monitoring with MEMS based sensors: impact of sensor packaging and comparison of local steady and periodic thermal excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYDREOS. Groupe de travail « Dépôts-Biofilms »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance, cells, spores and δ- endotoxin distributions during Bacillus thuringiensis kurstaki bioproduction with wheat bran based medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Days of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Bacillus thuringiensis kurstaki (Btk) growth, sporulation and δ-endotoxin production: insight of on-line alternative measurements with semi-synthetic and industrial media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Days of Biotechnology (IDB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of bispecific nanobody-based antivenom E. coli strains in complex and minimal media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling monitoring in food and bioprocess with MEMS sensor: comparison of local steady and periodic thermal excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering and 5th European Congress of Applied Biotechnology (ECCE12+ECAB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect in the Production of a Recombinant Antivemon in Fed-Batch Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering and 5th European Congress of Applied Biotechnology (ECCE12+ECAB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Bacillus thuringiensis (Bt) growth and sporulation: exploration and comparison of on-line and off-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling sensor based on thermal excitation in bioprocess: investigation of sensor structures on responses and sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE12/ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-situ viscosimetry and morpho-granulometry to explore hydrolysis mechanisms of filter paper and pretreated Sugarcane bagasse under semi-dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering 2017 - WCCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and modeling of Residence Time Distribution and thermal dissipation in a Dynamic Filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la société française de génie des procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ viscometry during hydrolysis of lignocellulosic materials by single and cocktail enzymatic activities: from material impact to viscosity overshoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés "Le Génie des Procédés au Service de l'Homme" (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. 1054 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach for understanding the deconstruction of destarched wheat bran by an industrial enzyme cocktail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deshors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Chemical Engineering (WCCE 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Hydrodynamic Investigation by PIV within a Dynamic Filtration Unit under Laminar Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mixing in Industrial Processes IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mycelial transition of Yarrowia lipolytica during oxidative cultures: comparison of optical methods and their limitation, impact of morphology on rheological behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Braunschweig International Symposium on Pharmaceutical Engineering Research SPhERe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-situ viscosimetry and morphogranulometry to explore hydrolysis mechanisms of filter paper and pretreated sugarcane bagasse under semi-dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Chemical Engineering (WCCE 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of Yarrowia lipolytica to well-controlled pH and oxygen perturbations: dependence of the stress response on the culture mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kraków, Poland. pp.1, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Clarification With Rotating And Vibrating Filtration (Rvf): From Wine – Membrane Interactions Up To Critical Frequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Word Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A renewable lipid feedstock for energy, chemistry and nutrition applications: About the oleaginous yeasts potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar Flow in a RVF Dynamic Filtration Unit: Local Hydrodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optical methods to characterize morphology and size distribution of model particles and mycelial transition of Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of velocity field (by particle image velocimetry) in turbulent flow regime within a dynamic filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage carbohydrate storage in oleaginous yeasts to optimize lipid accumulation under nitrogen or phosphorus limitations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of hydrolysis of lignocellulosic fiber suspensions with in-situ and ex-situ multi-scale physical metrologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual European Rheology Conference (AERC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). FRA., Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of high concentration lignocellulose suspensions with a cumulative feeding strategy: rheometry and morphogranulometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Biochemical Engineering Sciences (ESBES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cell physiology and densities during oxidative axenic cultures of Yarrowia lipolytica on physico-chemical properties of broth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress of Chemical Engineering (WCCE 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ and ex-situ rheometry of high density Yarrowia lipolytica broth: determination of critical concentration and impact of yeast-mycelial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès Annuel du Groupe Français de Rhéologie (GFR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofouling Detection and Quantification with an On-line Local Thermal Pulse Analysis Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pécastaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ physical analysis of cellulose fibre suspensions during enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Chemical Engineering - WCCE9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Rheometry of Concentrated Cellulose Fiber Suspensions and Relation with Enzymatic Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of critical cell concentrations with in-situ and ex-situ characterization of physico-chemical properties of broth during oxidative axenic cultures of Yarrowia lipolytica in fed-batch mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioProtech International Conference 2012 - BICB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sfax, Tunisia. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libération de substrats fermentescibles à partir de matrices lignocellulosiques issues de l'industrie papetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD and experimental approaches to investigate a dynamic filtration module for bio- and food-processes - Approches expérimentale et numérique d’un module de filtration dynamique dédié aux procédés alimentaire et biotechnologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane d' Esparbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTD/IAD parametric study of liquid and biomass phases in a twostage bioreactor with cell recycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aviation fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucass European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Bioenergy research Challenges : from academic research programs to industrial pilot plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opération de clarification dans l'industrie brassicole : innovations et réalité industrielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO-IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par voies physique et biochimique de la dégradation enzymatique de matrices lignocellulosiques issues de l'industrie papetière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Colloque du Groupe Français de Rhéologie, GFR10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative biological analysis and bioprocess innovation : how to optimise biological production of molecules for bioenergy and/or chemical uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Different Polymeric Membranes Performances in Microfiltration of Rough Non-Alcoholic Beer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tavakkoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babaluo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabaee Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Chemical Engineering Congress and Exhibition (IChEC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kish Island, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fouling and flux behaviour in crossflow microfiltration of non-alcoholic beer by ceramic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabaee Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Membrane Science and Technology – MST2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steady and unsteady thermal regimes to monitor fouling in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Analysis and Innovative Bioprocess for Highly Efficient, Microbial Production of Energetic and Chemical Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Industrial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and rheological behaviour of Yarrowia lipolitica during production of intra-cellular energetic molecules: Impact of lipid accumulation and genetic modifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of physical and biological interactions in cell cultures in a bioreactor: On-line and off-line rheological characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tracer experiments to identify hydrodynamic behaviour of a two-stage bioreactor with cell recycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling monitoring during ohmic heating of dairy products with a cell jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aerospace fuel: an innovative bioprocess with very high performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Béopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference for AeroSpace Sciences (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line rheology of cell cultures in a bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling measurement using a thermal-based microsystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th workshop on Micromachining, Micromechanics and Microsystems (MME 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid and gas residence time distribution in a two-stage bioreactor with cell recycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracer5, Tracers and Tracing methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tiradentes, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology and genetic study of fatty acids accumulation by oleaginous yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Yeasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flux behaviour and fouling phenomenon in cross-flow sterile filtration of non-alcoholic beer by ceramic membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajippor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabei Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with Membrane 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Algrave, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du comportement rhéologique d'un moût de fermentation lors de l'accumulation de lipides chez Rhodotorula glutinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFR42: Rhéologie des milieux évolutifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids accumulation in yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Yeast lipid conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid profile modulation of the lipids accumulated by Rhodotorula glutinis and Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Biomass Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of processing conditions (flow regime, heating) on residence time distribution in tubular joule effect heaters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Detavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13. World Congress of Food Science and Technology "Food is Life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohmic heating of complex foods in continuous process – Challenges and solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFT 2006 – Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and measurement of residence time distribution in tubular Joule effect heaters with and without geometric modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACER 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Autrans/Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial production of fatty acids : performances of a new way to produce molecules to energetic or chemical uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Symposium on Biotechnology for Fuels and Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la surchauffe parietal dans un échangeur de chaleur à effet Joule direct avec et sans encrassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ile de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur en ligne pour mesurer l'encrassement dans les procédés continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesures et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echangeur de chaleur à Effet Joule Direct en Agroalimentaire: Mesure et modélisation des températures pariétales et du fluide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres AGORAL 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean membrane processes for effluents and wastewaters treatment in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Incentives in India. Past Trends and Prospective Paths towards Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement thermique en continu de fluides alimentaires complexes chargés en particules. Incidence de la technologie de chauffage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Zaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres AGORAL 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the physical characterisitics of complex foodstuffs charged in particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Santer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food (ICEF9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of hot wire method to monitor fouling phenomena in continuous food process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lejaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food (ICEF9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of solid-liquid suspensions (real, large and non-spherical particles in non newtonian carrier fluid) flowing in horizontal and vertical pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goudaliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Two-Phase Flow modelling and experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre le comportement hydrodynamique et la répartition de dépôt encrassant dans des cellules ohmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès SFGP (Société Française de Génie des Procédés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gavy-Océanis, St Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic filtration for rough beer clarification : application of rotating & vibrating filtration (RVF Technology).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Congress of the European Brewery Convention (EBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquence d'un mauvais remplissage sur l'encrassement de cellules ohmiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque PROSETIA. Procédés de séparation et de transformation en industrie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement des fluides agroalimentaires contenant de grosses particules : méthode d'analyse de la distribution cumulée en particules dans des conduites cylindriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès SFGP (Société Française de Génie des Procédés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gavy-Océanis, St Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and emerging applications of membranes processes in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERMEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tatranske Matliare, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude hydrodynamique d'un module de filtration dynamique : détermination des courbes de frottement, de consommation de puissance et de la distribution radiale de la pression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of RVF technology to achieve rough beer clarification and cold-sterilisation of beer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Brewery Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer to hifhly viscous fluids in a vessel agitated by a non standard helical ribbon impeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaubre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th.World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohmic heating to achieve uht sterilisation of milk. Comparison with plate heat exchanger and definition of a heat dissipation coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th, Experimental heat transfer, fluid mechanics and thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances thermiques d'un chauffage ohmique pour la stérilisation UHT du lait - Définition d'un critère d'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque Prosetia. Procédés de séparation et de transformation en industrie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stérilisation UHT du lait : Comparaison entre un échangeur de chaleur à plaques et un chauffage ohmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances thermiques d'un échangeur tubulaire à effet Joule (T.P.C.) par modification géométrique. Application sur des fluides modèle et réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la clarification de la bière de garde par microfiltration tangentielle – Application de la technologie RVF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère d'apparition de la convection mixte en régime laminaire dans un échangeur tubulaire à densité de flux constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Nancy, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of membrane processes in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACE Corrosion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of foodstuff flows in an agitated vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Torrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International conference on simulation in food and bioindustries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfiltration tangentielle en brasserie : Réduction des rejets et alternative technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque, Integration des membranes dans les procedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du chauffage ohmique pour le traitement thermique de fluides agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the porous structure of inorganic carbon supported microfiltration and ultrafiltration membranes by a liquid-phase adsorption of phenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bialopiotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Maingonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of physico-chemical properties of materials used in dead-end and cross-flow microfiltration of rough beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European congress of chemical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration of rough beer with tubular ceramic membranes - Qualitative and quantitative performances of the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 27th congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Brewery Convention., May 1999, Cannes, France. pp.823-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches qualitatives et quantitatives de la microfiltration tangentielle de bière de garde sur des membranes céramiques tubulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosétia'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des vortex de Dean sur le transfert de matière en microfiltration tangentielle de bière de garde sur membranes organiques fibres creuses de 0,1 æm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aptel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prosetia INRA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling mechanisms in beer cross-flow microfiltration with tubular ceramic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing'98-Cost 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des mécanismes gouvernant le flux de perméat et la rétention des protéines en microfiltration tangentielle stérilisante de bière sur une membrane nuclépore 0,2 micron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA INRA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux agronomiques, techniques et économiques d'une mobilisation accrue des différents gisements de biomasse et de leur transformation en bioénergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives potentielles au formaldéhyde en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Certin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0022, Anses. 2021, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03356388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des alternatives potentielles au formaldéhyde dans la production des alginates en alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Certin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2014-SA-0236, Anses. 2021, 273 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des alternatives potentielles au formaldéhyde en alimentation humaine dans le secteur sucrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Certin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2014-SA-0236, Anses. 2021, 264 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03668988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical screening and in vitro antioxidant activity of extracts from pinecones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale sur les Plantes Médicinales et Matériaux (MPM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTRACTION OF BIOACTIVE COMPOUNDS FROM P. HALEPENSIS PETALS BY SUPERCRITICAL CO₂: FROM EXTRACTION KINETICS TOWARDS MASS TRANSFER AND MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an integrative dynamic model associating morpho-rheological patterns of bioprocesses with filamentous microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzanna J Kozanecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Büchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Symposium on Biochemical Engineering Sciences (ESBES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-liquid extraction of active biomolecules from cone: screening of Pinaceae species and modeling of extraction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (14th ECCE and 7th ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the effects of operating conditions and cell design on the performances of a dynamic filtration module (RVF) for MBR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (14th ECCE and 7th ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of physico-chemical properties of complex organic substrates to produce biohydrogen by extremophile microorganisms (dark fermentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhifalli Khouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahyaoui Rawnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Faten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Days of Biotechnology - IDB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and phenolic compound of Pinaceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Grand Sud-Ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of wheat bran (WB) by-product in the production of Btk based biopesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasserdinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Ghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BestMedGRAPE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative rheometer investigation and morphology characterization for rheo-morphological studies of filamentous microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himmelfahrtstagung on Bioprocess Engineering 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental method to explore instantaneous and local transmembrane pressure within dynamic filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual online monitoring, image analysis and rheological characterization aid morphology engineering of filamentous actinomycetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brewing, winemaking and distilling: overview of wastewater treatment and utilisation schemes. Focus on membrane penetration in brewing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA conference - Winery2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Mons, Belgium. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel n°2 : Exploitation des nouvelles ressources pour la production durable de molécules d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Valter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la société française de génie des procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of concentrated lignocellulose suspensions with a continuous feeding strategy based on a critical concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting “Conversion of Biomass to Biofuels”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Munoz, Philippines. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and important trends in biological conversion of biomass to fuels and other compounds: Focus on Industrial Biotechnology and Transfer limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: “Biomass Conversion to Liquid Biofuels”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Diliman, Philippines. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocess and Transfer limitations in Biological biomass conversion. Limiting factor or lever arm to intensify bioprocess ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting at SBFT-HUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Food and Bioprocess Engineering: focus on alternative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting at SBFT-HUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers limitation in bioprocess : Why physical approaches have some meaningful effect for white biotechnology development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hanoi, Vietnam. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of pretreated lignocellulosic matrixes: focus on physical insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HTMS BioAsie project. Bioprocess intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of concentrated lignocellulose suspensions with a cumulative feeding strategy based on a critical concentration: From laboratory to pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Congress of Applied Biotechnology (ECAB 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France. , 1736 p., 2015, ECCE 10 + ECAB 3 + EPIC 5 "Chemical Engineering and Biochemical Engineering for a new sustainable process industry in Europe" - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies industrielles & transferts couplés : facteur limitant ou vecteur d’intensification des bioprocédés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (JIB2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts couplés au sein des réacteurs biologiques: Quelques exemples d'approches physiques au service de la compréhension et du contrôle des bioprocédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de Formation sur la Fermentation ISBS/ENIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sfax, Tunisia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur les méthodes de détection de l’encrassement Exemples de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pole HYDREOS, Journée technique Dépôts-Biofilms-Entartrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nancy, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreducible coupling between physical and biological phenomena: overview of on-line and off-line physical measurements during high cell density cultures of yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Renewable Resources and Biorefineries - RRB8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.0, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of fermentescible sugar from paper-pulp: looking for a dynamic and multiscale integrated models based on physical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Renewable Resources and Biorefineries - RRB8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.0, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocess characterization and intensification: a step ahead with physical approach and instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprotech International Conference on Bioproduction, BICB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sfax, Tunisia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problématiques scientifiques autour des transferts couplés dans les bioréacteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques LBE-LISBP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Narbone, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un capteur innovant pour la mesure en ligne et en continu des phénomènes d’encrassement dans les procédés industriels : Le capteur Neosens FS-SeriesTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon IPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés membranaires en brasserie : recherché, innovations et réalité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Francais des Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial production of energetic molecules for uses as aerospace fuel: profile modulation of fatty acids accumulated during yeast fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference for Aero-Space Sciences (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilisation en procédé continu des fluides alimentaires complexes : les défis des technologies alternatives utilisant l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon IPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des membranes dans l’industrie alimentaire: applications récentes et procédés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NOVELECT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, St Nazaire, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and analysis of fouling during crossflow microfiltration of beer with 0.10 æm tubular ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification et stérilisation de la bière par microfiltration tangentielle - La microfiltration sur membrane et ses applications potentielles en brasserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon IPA’98 - Journée d’étude “ Membranes ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Paris, France. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Hybrid Model for Nanobody-based Antivenom Production (scorpion antivenon) with E. coli CH10-12 and E. coli NbF12-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayza Daboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavio Manenti, G.V. Rex Reklaitis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Computer Aided Process Engineering / 15th International Symposium on Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, Elsevier, pp.145-150, 2024, Computer Aided Chemical Engineering, eBook ISBN: 9780443288258. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50025-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, Volume 1: 18th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 327, Springer International Publishing, pp.129-136, 2022, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Enhancement by Dynamic Filtration for Environmental Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luhui Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.243-264, 2020, Environmental Chemistry for a Sustainable World, 978-3-030-33980-7. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33978-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of lignocellulose suspensions and impact of hydrolysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filaments in Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, 2015, Advances in Biochemical Engineering Biotechnology, 978-3-319-20511-3. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2015_323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. 24: Ohmic heating as an aseptic sterilization process for particulate foods. – Section 8: Other applications and future uses of ohmic heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electro-technologies for food processing: Book series volume 1: Ohmic heating: Principles, practices and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency and control of ohmic heating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ohmic Heating in Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubular and fluid jet units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ohmic Heating in Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Fouling and Flux Behavior in Cross-Flow Microfiltration of Nonalcoholic Beer by Ceramic Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Reza Tabatabaei Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Membrane Technology for Energy, Water, and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons, Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9781118024591. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118190180.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling Monitoring: Local Thermal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agriculture, Food and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker Inc., 2011, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/E-EAFE2-120045933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques en brasserie: Opportunités et réalité des procédés membranaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Moll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur (Editions TI), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques en brasserie: Technologies associées à la clarification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Moll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire, F3260</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brewing, winemaking and distilling: an overview of wastewater treatment and utilization schemes (Part IV - Chapter 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Water and Energy Management in Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing Limited, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling phenomena using hot wire method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agriculture, Food and Biologicla Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker Inc., 2006, Encyclopedia, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/E-EAFE-120040368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of heat transfer in joule effect tubular heat exchanger by geometrical modifications. Applications to model (milky dessert) and real (whole egg) fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Quenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental heat transfer, fluid mechanics, and thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni ETS, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques technico-économique du secteur brassicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur (Editions TI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la microfiltration tangentielle en brasserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur (Editions TI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies et bioprocédés : clé de voute de la chimie verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Y Montanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier chimie verte et industries alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de mesure ou de détection de l'encrassement d'un réacteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B090337FRA; FR2010051714; WO2011018592. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur microsystème de mesure ou de détection d'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B090421FRA; FR2010051790; WO2011023916. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de mesure en continu du niveau d'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: BIF117439; FR2010050033; WO2010079311A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteur réalisé en technologie microsystème pour la mesure et/ou la détection de l'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Flourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2010050080; WO2010082006; B080799FRA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEUR MICROSYSTEME DE MESURE OU DE DETECTION D'ENCRASSEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2011023916A1; FR2949561A1. 2009, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteur réalisé en technologie microsystème pour la mesure et/ou la détection de l'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Flourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2941300A1; US2011274138A1; EP2387709A1; WO2010082006A1; CN102282454A. 2009, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE MESURE OU DE DETECTION DE L'ENCRASSEMENT D'UN REACTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2011018592A1; FR2949155A1. 2009, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de mesure en continu du niveau d'encrassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: US2011286492A1; WO2010079311A1; CN102334023A; EP2382453A1; FR2941052A1. 2009, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et système pour la mesure et l’étude de l’encrassement d’un réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Józef Korolczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR200605424; W2007003801A3. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et système pour la mesure et l’étude de l’encrassement d’un réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Józef Korolczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2885694A1; JP2008541080A; WO2007003801A2; EP1886116A2; ES2688937T3. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts couplés dans les réacteurs alimentaires et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique (Toulouse), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfiltration tangentielle de la bière de garde sur des membranes céramiques multicanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Université de Technologie de Compiègne, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02842026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage des solides et des liquides dans l'industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des pressions transmembranaires en MFT approches analytique et numérique des profils de pression validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.Colloque PROSETIA INRA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nancy, France. 12 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId622"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc FILLAUDEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and Trends Around In-situ and Ex-situ Sensors in Bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineda Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayza Daboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET25117018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning-Enhanced Dynamic Hybrid Models for a Nanobody Scorpion Antivenom Production with Escherichia Coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Networks and Systems, 1259, pp.307-316. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82073-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinecones valorization: process intensification and eco-friendly extraction of antioxidant compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-024-00707-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of complex lignocellulosic suspensions during hydrolysis using pure and cocktail of enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 426, pp.132333. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of gellan gum and xanthan gum versus commercial vehicles as pharmaceutical thickening agents in oral suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.114622. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2024.114622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soft Sensing Approach for Efficient Monitoring of Nanobody-Based Scorpion Antivenom Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Networks and Systems, 1259 (4), pp.271-281. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82073-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and Culture Reproducibility of Filamentous Microorganisms: Impact of Flow Behavior and Oxygen Transfer During Salt‐Enhanced Cultivation of the Actinomycete Actinomadura namibiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Poduschnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Tesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.e202400078. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elsc.202400078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Composition and Characterization of In Vitro Bioactivities from Pinus Using Green Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (22), pp.5295. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29225295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated rheological, morphological and biochemical approaches to investigate performances of an enzymatic secretome from Talaromyces sp. BRG1 to degrade pretreated sugarcane bagasse and paper-pulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Cao-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 203, pp.109196. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2023.109196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and in vitro bioactivities of extracts from cones of P. halepensis, P. brutia, and P. pinea: insights into pharmaceutical and cosmeticpPotential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (13), pp.1802. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants13131802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical limitations of Bacillus thuringiensis based biopesticides production in a wheat bran culture medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Al Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Ghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 174 (6), pp.104043. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2023.104043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of recombinant scorpion antivenoms in E. coli: current state and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraïem-Ghezal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-023-12578-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical limitations induced by a medium based on wheat bran for the production of biopesticides by Bacillus thuringiensis spp kurstaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Chalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379, pp.05003. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337905003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods to explore the morphology and granulometry of biological particles with complex shapes: Interpretation and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.118067. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of heteroxylans from vitreous and floury endosperms of maize grain and impact on the enzymatic degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Joseph-Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of instantaneous and local transmembrane pressure in rotating and vibrating filtration (RVF) module: Comparison of three impellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Line</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 280, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2021.119827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Particle Size on the Rheological Properties and Amylolysis Kinetics of Ungelatinized Cassava Flour Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Chu-Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nga Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9060989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Model for Biomass and Proteins Production by Three Bacillus Thuringiensis ssp Kurstaki Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (12), pp.2147. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9122147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line biofouling monitoring and qualification based on local thermal and periodic excitation with MEMS sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2020.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the production of a recombinant antivenom in fed-batch mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Ghezal-Kraïem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (3), pp.1017-1030. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11093-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to investigate instantaneous and local transmembrane pressure within Rotating and Vibrating Filtration (RVF) module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Line</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 272, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive review about industrial and laboratory dynamic filtration modules: Scientific production, configurations and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 265, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2020.118293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on biopesticide production by Bacillus thuringiensis subsp. kurstaki since 1990: Focus on bioprocess parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Jallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.224-232. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2020.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological performances of fouling sensors based on steady thermal excitation applied to bioprocess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2019.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protocol for recombinant protein quantification by densitometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala‐zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-catalytic hydrolysis of paper pulp using in- and ex-situ multi-physical approaches: Focus on semidilute conditions to progress towards concentrated suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2019.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow investigation in an innovating dynamic filtration module using tracing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.115656. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.05.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined in situ Physical and ex-situ Biochemical Approaches to Investigate in vitro Deconstruction of Destarched Wheat Bran by Enzymes Cocktail Used in Animal Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deshors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Neugnot-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2019.00158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local hydrodynamics investigation within a dynamic filtration unit under laminar flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.954-965. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2018.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of environmental conditions on product formation and morphology of Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (9), pp.3831-3848. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-8870-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filtration dynamique : Un nouveau concept pour la filtration des vins chargés en particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (Avril), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local hydrodynamic investigation by PIV and CFD within a Dynamic filtration unit under laminar flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxygen availability on the metabolism and morphology of Yarrowia lipolytica: insights into the impact of glucose levels on dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (19), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-017-8446-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Isoelectric Focusing OFFGEL, Micro-Fluidic Lab-on-Chip Electrophoresis and FTIR for Assessment of Long-Term Stability of rhG-CSF Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Ayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (8), pp.694-702. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2017.2763779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-situ viscosimetry and morphogranulometry to explore hydrolysis mechanisms of filter paper and pretreated sugarcane bagasse under semi-dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of Yarrowia lipolytica in response to pH perturbations: dependence of the stress response on the culture mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (1), pp.351-366. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-016-7856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine clarification with Rotating and Vibrating Filtration (RVF): Investigation of the impact of membrane material, wine composition and operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 513, pp. 47-57. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon accumulation in Rhodotorula glutinis induced by nitrogen limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, article 164 (11 p.). </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-014-0164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Microbial Production of Fatty Acids as Precursors of Biokerosene from Glucose and Xylose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lombaert-Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (5), pp.899-911. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ rheometry of concentrated cellulose fibre suspensions and relationships with enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133, pp.563-572. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crossflow microfiltration on ceramic membrane fouling and beer quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Amin Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (22-24), pp.4302 - 4312. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.769660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioperformance interpretation of a two-stage membrane bioreactor with cell recycling for intensive microbial production using residence time and internal age distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2012.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line local thermal pulse analysis sensor to monitor fouling and cleaning: Application to dairy product pasteurisation with an ohmic cell jet heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of hydrodynamic behaviour of a two-stage bioreactor with cell recycling dedicated to intensive microbial production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183, pp.222-230. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Biological Study of Cell Cultures in A Bioreactor: On-Line and Off-Line Rheological Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3933/ApplRheol-21-35167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteur pour la mesure en ligne et en continu de l’encrassement dans les procédés industriels et de traitement de l’eau : Réalisation et caractérisation du microsystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Instrumentation Mesure Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3-4), pp.107-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration of rough non-alcoholic beer and diluted malt extract with tubular ceramic membranes: Investigation of fouling mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Reza Tabatabaei Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 362 (1-2), pp.306 - 316. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrodynamique d'un réacteur bi-étagé avec recirculation cellulaire (BBRC) pour la maîtrise des productions microbiennes intensives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 03-04, pp.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead-End Microfiltration of Rough Non-Alcoholic Beer by Different Polymeric Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabaei Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tavakkoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babaluo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal- American Society of Brewing Chemists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68 (2), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/ASBCJ-2010-0315-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrodynamique d'un réacteur bi-étagé avec recyclage cellulaire (BBRC) à travers l'étude de la distribution des temps de séjour (DTS) des phases gaz, liquide et biomasse catalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alefenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of flow regime and thermal power on residence time distribution in tubular joule effect heaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (3), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'un encrassement laitier en procédé continu : comparaison de trois méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doubrovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 125 (1-2), pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of rotating and vibrating filtration for clarification of rough beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (1), pp.206-217. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution in tubular Joule Effect Heaters with and without geometric modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (1), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of solid-liquid suspensions (real, large and non-spherical particles in non newtonian carrier fluid) flowing in horizontal and vertical pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (1), pp.345-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude hydrodynamique d'un module de filtration dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 124 (9), pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, Mechanical, Thermal and Electrical properties of cooked red bean (Phaseolus Vulgaris L.) for continuous ohmic heating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kesteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (2), pp.447-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encrassement lors du traitement thermique du lait entier par effet Joule Direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (9), pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, wastewater and waste management in brewing industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.463-471. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of whole milk by direct Joule effect – Experimental and numerical approaches to fouling phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (12), pp.4475-4489. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72496-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la distribution cumulée en particules dans des conduites cylindriques :application à l’écoulement de suspensions alimentaires solide-liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (01-02), pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encrassement lors du traitement thermique du lait entier par effet Joule Direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (6), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast cells, beer composition and mean pore diameter impacts on fouling and retention during cross-flow filtration of beer with ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 196 (1), pp.39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and emerging application of membrane processes in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institution of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration in the brewing industry - an overview of uses and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brewers'Guardian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications en brasserie de la microfiltration tangentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfiltration tangentielle et ses applications potentielles en brasserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 283, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlook for new filtration techniques in brewing application of cross-flow microfiltration for rough beer clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brauwelt International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (5), pp.414-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfiltration sur membrane et ses applications potentielles en brasserie (microfiltration tangentielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boissons Bios Conditionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (283), pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur brassicole. Caractéristiques technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blandain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mechanisms governing membrane fouling and protein rejection in the sterile microfiltration of beer with an organic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77 (7), pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminations analytique et numérique des pressions transmembranaires en microfiltration tangentielle - Validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 209, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la microfiltration tangentielle de la bière de garde. Sur quel marché cette technologie peut-elle s'implanter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boissons Bios Conditionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (276), pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il punto sulla microfiltrazione tangenziale della bière de garde - Su quale mercato può inserdiarsi quaesta technologia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imbottigliamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (6), pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical method to predict steady-state flux and fouling in the crossflow microfiltration of rough beer with 1.40æm tubular ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (12), pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la microfiltration tangentielle de bière de garde - Sur quel marché cette technologie peut-elle s’implanter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 276, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning-enhanced dynamic hybrid models for a nanobody scorpion antivenom production with Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic hybrid model for biopesticides production using Bacillus thuringiensis strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Figueroa Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim El Jeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutinizing biodiversity of lignocellulose-degrading filamentous fungi: extraction and analyses of critical morpho-granulometric parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LignoBiotech symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus thuringiensis serovar kurstaki (Btk) Strains for Industrial Production in wheat bran based medium: Insights from Genomic Exploration and Nutritional Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupoiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Society for Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft sensing approach for efficient monitoring of nanobody-based scorpion antivenom production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopesticides production by Bacillus thuringiensis serovar kurstaki on a wheat bran-based complex medium: from lab to field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Al Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gul Ayyildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanerke Amangeldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (14th ECCE and 7th ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical limitations induced by a wheat bran-based medium for the production of biopesticides by Bacillus thuringiensis serovar kurstaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Chalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Days of Biotechnology (IDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth genomic analysis of Bacillus thuringiensis serovar kurstaki strains: Genome dynamics in play (WP2-3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Days of Biotechnology (IDB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of the hydrodynamics within an RVF module in laminar regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337902001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamic Optimization of protein and spore production by Bacillus thuringiensis (WP2-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abdoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Days of Biotechnology - IDB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamic Optimization of protein and spore production by Bacillus thuringiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Days of Biotechnology (IDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nutritional limitations of wheat bran based culture medium for scaling-up Btk based biopesticide productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Ghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical limitations induced by a medium based on wheat bran for the production of biopesticides by Bacillus thuringiensis spp kurstaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Chalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Distributed Computing and Artificial Intelligence (DCAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Salamanca, Spain. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamic Optimization of protein and spore production by Bacillus thuringiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Mediterranean Conference on Control and Automation (MED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Puglia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de populations au sein de culture en bioréacteur de Yarrowia lipolytica soumis à des fluctuations de l’environnement : Quantification de la transition dimorphique et des états physiologiques par cytométrie en Flux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the recombinant NbF12-10 and its chimeric antibody format in Escherichia Coli: investigation of fed-batch bioprocess on minimal media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraïem Hazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmila Issam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Abderrazek Rahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling monitoring with MEMS based sensors: impact of sensor packaging and comparison of local steady and periodic thermal excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYDREOS. Groupe de travail « Dépôts-Biofilms »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance, cells, spores and δ- endotoxin distributions during Bacillus thuringiensis kurstaki bioproduction with wheat bran based medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Days of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Bacillus thuringiensis kurstaki (Btk) growth, sporulation and δ-endotoxin production: insight of on-line alternative measurements with semi-synthetic and industrial media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Days of Biotechnology (IDB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of bispecific nanobody-based antivenom E. coli strains in complex and minimal media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling monitoring in food and bioprocess with MEMS sensor: comparison of local steady and periodic thermal excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering and 5th European Congress of Applied Biotechnology (ECCE12+ECAB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect in the Production of a Recombinant Antivemon in Fed-Batch Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering and 5th European Congress of Applied Biotechnology (ECCE12+ECAB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Bacillus thuringiensis (Bt) growth and sporulation: exploration and comparison of on-line and off-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling sensor based on thermal excitation in bioprocess: investigation of sensor structures on responses and sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE12/ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-situ viscosimetry and morpho-granulometry to explore hydrolysis mechanisms of filter paper and pretreated Sugarcane bagasse under semi-dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering 2017 - WCCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and modeling of Residence Time Distribution and thermal dissipation in a Dynamic Filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la société française de génie des procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ viscometry during hydrolysis of lignocellulosic materials by single and cocktail enzymatic activities: from material impact to viscosity overshoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés "Le Génie des Procédés au Service de l'Homme" (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. 1054 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach for understanding the deconstruction of destarched wheat bran by an industrial enzyme cocktail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deshors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Chemical Engineering (WCCE 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-situ viscosimetry and morphogranulometry to explore hydrolysis mechanisms of filter paper and pretreated sugarcane bagasse under semi-dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Chemical Engineering (WCCE 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mycelial transition of Yarrowia lipolytica during oxidative cultures: comparison of optical methods and their limitation, impact of morphology on rheological behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Braunschweig International Symposium on Pharmaceutical Engineering Research SPhERe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Hydrodynamic Investigation by PIV within a Dynamic Filtration Unit under Laminar Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mixing in Industrial Processes IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of Yarrowia lipolytica to well-controlled pH and oxygen perturbations: dependence of the stress response on the culture mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kraków, Poland. pp.1, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Clarification With Rotating And Vibrating Filtration (Rvf): From Wine – Membrane Interactions Up To Critical Frequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Word Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A renewable lipid feedstock for energy, chemistry and nutrition applications: About the oleaginous yeasts potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar Flow in a RVF Dynamic Filtration Unit: Local Hydrodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optical methods to characterize morphology and size distribution of model particles and mycelial transition of Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of velocity field (by particle image velocimetry) in turbulent flow regime within a dynamic filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage carbohydrate storage in oleaginous yeasts to optimize lipid accumulation under nitrogen or phosphorus limitations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of hydrolysis of lignocellulosic fiber suspensions with in-situ and ex-situ multi-scale physical metrologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual European Rheology Conference (AERC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). FRA., Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of high concentration lignocellulose suspensions with a cumulative feeding strategy: rheometry and morphogranulometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Biochemical Engineering Sciences (ESBES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cell physiology and densities during oxidative axenic cultures of Yarrowia lipolytica on physico-chemical properties of broth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress of Chemical Engineering (WCCE 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ and ex-situ rheometry of high density Yarrowia lipolytica broth: determination of critical concentration and impact of yeast-mycelial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès Annuel du Groupe Français de Rhéologie (GFR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofouling Detection and Quantification with an On-line Local Thermal Pulse Analysis Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pécastaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ physical analysis of cellulose fibre suspensions during enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Chemical Engineering - WCCE9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Rheometry of Concentrated Cellulose Fiber Suspensions and Relation with Enzymatic Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of critical cell concentrations with in-situ and ex-situ characterization of physico-chemical properties of broth during oxidative axenic cultures of Yarrowia lipolytica in fed-batch mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioProtech International Conference 2012 - BICB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sfax, Tunisia. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libération de substrats fermentescibles à partir de matrices lignocellulosiques issues de l'industrie papetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD and experimental approaches to investigate a dynamic filtration module for bio- and food-processes - Approches expérimentale et numérique d’un module de filtration dynamique dédié aux procédés alimentaire et biotechnologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane d' Esparbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTD/IAD parametric study of liquid and biomass phases in a twostage bioreactor with cell recycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aviation fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucass European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Bioenergy research Challenges : from academic research programs to industrial pilot plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opération de clarification dans l'industrie brassicole : innovations et réalité industrielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO-IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par voies physique et biochimique de la dégradation enzymatique de matrices lignocellulosiques issues de l'industrie papetière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Colloque du Groupe Français de Rhéologie, GFR10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative biological analysis and bioprocess innovation : how to optimise biological production of molecules for bioenergy and/or chemical uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Different Polymeric Membranes Performances in Microfiltration of Rough Non-Alcoholic Beer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tavakkoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babaluo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabaee Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Chemical Engineering Congress and Exhibition (IChEC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kish Island, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fouling and flux behaviour in crossflow microfiltration of non-alcoholic beer by ceramic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabaee Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Membrane Science and Technology – MST2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steady and unsteady thermal regimes to monitor fouling in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Analysis and Innovative Bioprocess for Highly Efficient, Microbial Production of Energetic and Chemical Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Industrial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tracer experiments to identify hydrodynamic behaviour of a two-stage bioreactor with cell recycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of physical and biological interactions in cell cultures in a bioreactor: On-line and off-line rheological characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and rheological behaviour of Yarrowia lipolitica during production of intra-cellular energetic molecules: Impact of lipid accumulation and genetic modifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling monitoring during ohmic heating of dairy products with a cell jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line rheology of cell cultures in a bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aerospace fuel: an innovative bioprocess with very high performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Béopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference for AeroSpace Sciences (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling measurement using a thermal-based microsystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th workshop on Micromachining, Micromechanics and Microsystems (MME 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid and gas residence time distribution in a two-stage bioreactor with cell recycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracer5, Tracers and Tracing methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tiradentes, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology and genetic study of fatty acids accumulation by oleaginous yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Yeasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flux behaviour and fouling phenomenon in cross-flow sterile filtration of non-alcoholic beer by ceramic membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajippor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabei Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with Membrane 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Algrave, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du comportement rhéologique d'un moût de fermentation lors de l'accumulation de lipides chez Rhodotorula glutinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFR42: Rhéologie des milieux évolutifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids accumulation in yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Yeast lipid conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid profile modulation of the lipids accumulated by Rhodotorula glutinis and Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Biomass Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of processing conditions (flow regime, heating) on residence time distribution in tubular joule effect heaters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Detavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13. World Congress of Food Science and Technology "Food is Life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohmic heating of complex foods in continuous process – Challenges and solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFT 2006 – Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and measurement of residence time distribution in tubular Joule effect heaters with and without geometric modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACER 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Autrans/Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial production of fatty acids : performances of a new way to produce molecules to energetic or chemical uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Symposium on Biotechnology for Fuels and Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la surchauffe parietal dans un échangeur de chaleur à effet Joule direct avec et sans encrassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ile de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur en ligne pour mesurer l'encrassement dans les procédés continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesures et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echangeur de chaleur à Effet Joule Direct en Agroalimentaire: Mesure et modélisation des températures pariétales et du fluide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres AGORAL 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean membrane processes for effluents and wastewaters treatment in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Incentives in India. Past Trends and Prospective Paths towards Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement thermique en continu de fluides alimentaires complexes chargés en particules. Incidence de la technologie de chauffage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Zaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres AGORAL 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the physical characterisitics of complex foodstuffs charged in particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Santer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food (ICEF9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of solid-liquid suspensions (real, large and non-spherical particles in non newtonian carrier fluid) flowing in horizontal and vertical pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goudaliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Two-Phase Flow modelling and experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of hot wire method to monitor fouling phenomena in continuous food process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lejaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food (ICEF9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre le comportement hydrodynamique et la répartition de dépôt encrassant dans des cellules ohmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès SFGP (Société Française de Génie des Procédés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gavy-Océanis, St Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic filtration for rough beer clarification : application of rotating & vibrating filtration (RVF Technology).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Congress of the European Brewery Convention (EBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquence d'un mauvais remplissage sur l'encrassement de cellules ohmiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque PROSETIA. Procédés de séparation et de transformation en industrie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement des fluides agroalimentaires contenant de grosses particules : méthode d'analyse de la distribution cumulée en particules dans des conduites cylindriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès SFGP (Société Française de Génie des Procédés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gavy-Océanis, St Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and emerging applications of membranes processes in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERMEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tatranske Matliare, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude hydrodynamique d'un module de filtration dynamique : détermination des courbes de frottement, de consommation de puissance et de la distribution radiale de la pression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of RVF technology to achieve rough beer clarification and cold-sterilisation of beer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Brewery Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohmic heating to achieve uht sterilisation of milk. Comparison with plate heat exchanger and definition of a heat dissipation coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th, Experimental heat transfer, fluid mechanics and thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances thermiques d'un chauffage ohmique pour la stérilisation UHT du lait - Définition d'un critère d'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque Prosetia. Procédés de séparation et de transformation en industrie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer to hifhly viscous fluids in a vessel agitated by a non standard helical ribbon impeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaubre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th.World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stérilisation UHT du lait : Comparaison entre un échangeur de chaleur à plaques et un chauffage ohmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la clarification de la bière de garde par microfiltration tangentielle – Application de la technologie RVF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances thermiques d'un échangeur tubulaire à effet Joule (T.P.C.) par modification géométrique. Application sur des fluides modèle et réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère d'apparition de la convection mixte en régime laminaire dans un échangeur tubulaire à densité de flux constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Nancy, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of membrane processes in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACE Corrosion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of foodstuff flows in an agitated vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Torrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International conference on simulation in food and bioindustries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfiltration tangentielle en brasserie : Réduction des rejets et alternative technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque, Integration des membranes dans les procedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du chauffage ohmique pour le traitement thermique de fluides agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the porous structure of inorganic carbon supported microfiltration and ultrafiltration membranes by a liquid-phase adsorption of phenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bialopiotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Maingonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of physico-chemical properties of materials used in dead-end and cross-flow microfiltration of rough beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European congress of chemical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration of rough beer with tubular ceramic membranes - Qualitative and quantitative performances of the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 27th congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Brewery Convention., May 1999, Cannes, France. pp.823-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches qualitatives et quantitatives de la microfiltration tangentielle de bière de garde sur des membranes céramiques tubulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosétia'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des vortex de Dean sur le transfert de matière en microfiltration tangentielle de bière de garde sur membranes organiques fibres creuses de 0,1 æm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aptel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prosetia INRA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling mechanisms in beer cross-flow microfiltration with tubular ceramic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing'98-Cost 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des mécanismes gouvernant le flux de perméat et la rétention des protéines en microfiltration tangentielle stérilisante de bière sur une membrane nuclépore 0,2 micron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA INRA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux agronomiques, techniques et économiques d'une mobilisation accrue des différents gisements de biomasse et de leur transformation en bioénergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives potentielles au formaldéhyde en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Certin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0022, Anses. 2021, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03356388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des alternatives potentielles au formaldéhyde dans la production des alginates en alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Certin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2014-SA-0236, Anses. 2021, 273 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des alternatives potentielles au formaldéhyde en alimentation humaine dans le secteur sucrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Certin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2014-SA-0236, Anses. 2021, 264 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03668988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical screening and in vitro antioxidant activity of extracts from pinecones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale sur les Plantes Médicinales et Matériaux (MPM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTRACTION OF BIOACTIVE COMPOUNDS FROM P. HALEPENSIS PETALS BY SUPERCRITICAL CO₂: FROM EXTRACTION KINETICS TOWARDS MASS TRANSFER AND MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an integrative dynamic model associating morpho-rheological patterns of bioprocesses with filamentous microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzanna J Kozanecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Büchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Symposium on Biochemical Engineering Sciences (ESBES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-liquid extraction of active biomolecules from cone: screening of Pinaceae species and modeling of extraction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (14th ECCE and 7th ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the effects of operating conditions and cell design on the performances of a dynamic filtration module (RVF) for MBR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (14th ECCE and 7th ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of physico-chemical properties of complex organic substrates to produce biohydrogen by extremophile microorganisms (dark fermentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhifalli Khouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahyaoui Rawnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Faten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Days of Biotechnology - IDB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and phenolic compound of Pinaceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Grand Sud-Ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of wheat bran (WB) by-product in the production of Btk based biopesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasserdinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Ghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BestMedGRAPE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative rheometer investigation and morphology characterization for rheo-morphological studies of filamentous microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himmelfahrtstagung on Bioprocess Engineering 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental method to explore instantaneous and local transmembrane pressure within dynamic filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual online monitoring, image analysis and rheological characterization aid morphology engineering of filamentous actinomycetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brewing, winemaking and distilling: overview of wastewater treatment and utilisation schemes. Focus on membrane penetration in brewing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA conference - Winery2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Mons, Belgium. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel n°2 : Exploitation des nouvelles ressources pour la production durable de molécules d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Valter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la société française de génie des procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of concentrated lignocellulose suspensions with a continuous feeding strategy based on a critical concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting “Conversion of Biomass to Biofuels”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Munoz, Philippines. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and important trends in biological conversion of biomass to fuels and other compounds: Focus on Industrial Biotechnology and Transfer limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: “Biomass Conversion to Liquid Biofuels”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Diliman, Philippines. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocess and Transfer limitations in Biological biomass conversion. Limiting factor or lever arm to intensify bioprocess ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting at SBFT-HUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Food and Bioprocess Engineering: focus on alternative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting at SBFT-HUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers limitation in bioprocess : Why physical approaches have some meaningful effect for white biotechnology development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hanoi, Vietnam. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of pretreated lignocellulosic matrixes: focus on physical insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HTMS BioAsie project. Bioprocess intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of concentrated lignocellulose suspensions with a cumulative feeding strategy based on a critical concentration: From laboratory to pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Congress of Applied Biotechnology (ECAB 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France. , 1736 p., 2015, ECCE 10 + ECAB 3 + EPIC 5 "Chemical Engineering and Biochemical Engineering for a new sustainable process industry in Europe" - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies industrielles & transferts couplés : facteur limitant ou vecteur d’intensification des bioprocédés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (JIB2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts couplés au sein des réacteurs biologiques: Quelques exemples d'approches physiques au service de la compréhension et du contrôle des bioprocédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de Formation sur la Fermentation ISBS/ENIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sfax, Tunisia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur les méthodes de détection de l’encrassement Exemples de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pole HYDREOS, Journée technique Dépôts-Biofilms-Entartrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nancy, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreducible coupling between physical and biological phenomena: overview of on-line and off-line physical measurements during high cell density cultures of yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Renewable Resources and Biorefineries - RRB8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.0, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of fermentescible sugar from paper-pulp: looking for a dynamic and multiscale integrated models based on physical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Renewable Resources and Biorefineries - RRB8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.0, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocess characterization and intensification: a step ahead with physical approach and instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprotech International Conference on Bioproduction, BICB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sfax, Tunisia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problématiques scientifiques autour des transferts couplés dans les bioréacteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques LBE-LISBP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Narbone, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un capteur innovant pour la mesure en ligne et en continu des phénomènes d’encrassement dans les procédés industriels : Le capteur Neosens FS-SeriesTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon IPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés membranaires en brasserie : recherché, innovations et réalité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Francais des Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial production of energetic molecules for uses as aerospace fuel: profile modulation of fatty acids accumulated during yeast fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference for Aero-Space Sciences (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilisation en procédé continu des fluides alimentaires complexes : les défis des technologies alternatives utilisant l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon IPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des membranes dans l’industrie alimentaire: applications récentes et procédés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NOVELECT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, St Nazaire, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and analysis of fouling during crossflow microfiltration of beer with 0.10 æm tubular ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification et stérilisation de la bière par microfiltration tangentielle - La microfiltration sur membrane et ses applications potentielles en brasserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon IPA’98 - Journée d’étude “ Membranes ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Paris, France. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Hybrid Model for Nanobody-based Antivenom Production (scorpion antivenon) with E. coli CH10-12 and E. coli NbF12-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayza Daboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavio Manenti, G.V. Rex Reklaitis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Computer Aided Process Engineering / 15th International Symposium on Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, Elsevier, pp.145-150, 2024, Computer Aided Chemical Engineering, eBook ISBN: 9780443288258. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50025-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, Volume 1: 18th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 327, Springer International Publishing, pp.129-136, 2022, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Enhancement by Dynamic Filtration for Environmental Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luhui Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.243-264, 2020, Environmental Chemistry for a Sustainable World, 978-3-030-33980-7. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33978-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of lignocellulose suspensions and impact of hydrolysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filaments in Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, 2015, Advances in Biochemical Engineering Biotechnology, 978-3-319-20511-3. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2015_323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. 24: Ohmic heating as an aseptic sterilization process for particulate foods. – Section 8: Other applications and future uses of ohmic heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electro-technologies for food processing: Book series volume 1: Ohmic heating: Principles, practices and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency and control of ohmic heating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ohmic Heating in Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubular and fluid jet units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ohmic Heating in Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Fouling and Flux Behavior in Cross-Flow Microfiltration of Nonalcoholic Beer by Ceramic Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Reza Tabatabaei Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Membrane Technology for Energy, Water, and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons, Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9781118024591. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118190180.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling Monitoring: Local Thermal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agriculture, Food and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker Inc., 2011, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/E-EAFE2-120045933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques en brasserie: Opportunités et réalité des procédés membranaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Moll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur (Editions TI), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques en brasserie: Technologies associées à la clarification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Moll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire, F3260</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brewing, winemaking and distilling: an overview of wastewater treatment and utilization schemes (Part IV - Chapter 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Water and Energy Management in Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing Limited, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling phenomena using hot wire method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agriculture, Food and Biologicla Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker Inc., 2006, Encyclopedia, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/E-EAFE-120040368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of heat transfer in joule effect tubular heat exchanger by geometrical modifications. Applications to model (milky dessert) and real (whole egg) fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Quenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental heat transfer, fluid mechanics, and thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni ETS, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques technico-économique du secteur brassicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur (Editions TI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la microfiltration tangentielle en brasserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur (Editions TI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies et bioprocédés : clé de voute de la chimie verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Y Montanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier chimie verte et industries alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de mesure ou de détection de l'encrassement d'un réacteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B090337FRA; FR2010051714; WO2011018592. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur microsystème de mesure ou de détection d'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B090421FRA; FR2010051790; WO2011023916. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de mesure en continu du niveau d'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: BIF117439; FR2010050033; WO2010079311A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteur réalisé en technologie microsystème pour la mesure et/ou la détection de l'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Flourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2010050080; WO2010082006; B080799FRA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEUR MICROSYSTEME DE MESURE OU DE DETECTION D'ENCRASSEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2011023916A1; FR2949561A1. 2009, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteur réalisé en technologie microsystème pour la mesure et/ou la détection de l'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Flourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2941300A1; US2011274138A1; EP2387709A1; WO2010082006A1; CN102282454A. 2009, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE MESURE OU DE DETECTION DE L'ENCRASSEMENT D'UN REACTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2011018592A1; FR2949155A1. 2009, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de mesure en continu du niveau d'encrassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: US2011286492A1; WO2010079311A1; CN102334023A; EP2382453A1; FR2941052A1. 2009, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et système pour la mesure et l’étude de l’encrassement d’un réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Józef Korolczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR200605424; W2007003801A3. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et système pour la mesure et l’étude de l’encrassement d’un réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Józef Korolczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2885694A1; JP2008541080A; WO2007003801A2; EP1886116A2; ES2688937T3. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts couplés dans les réacteurs alimentaires et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique (Toulouse), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfiltration tangentielle de la bière de garde sur des membranes céramiques multicanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Université de Technologie de Compiègne, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02842026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage des solides et des liquides dans l'industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des pressions transmembranaires en MFT approches analytique et numérique des profils de pression validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.Colloque PROSETIA INRA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nancy, France. 12 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId622"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineda Rincon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25117018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Alonso Villela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_30" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chammam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00707-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh To" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132333" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jadoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Storme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Guillemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114622" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hanke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lohr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Poduschnick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tesche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.202400078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Cao-Xuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2023.109196" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13131802" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Barssoum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Al Kassis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nassereddine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Saad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ghoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Kra&#239;em-Ghezal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves Lara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12578-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nasseredinne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Chalbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Timoumi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Kraiem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aim&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118942" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Line" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119827" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Chu-Ky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nga Luong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060989" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Segura Monroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Abdelmalek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rouis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9122147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassim Boukazia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cad&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillaudeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.12.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Ghezal-Kra&#239;em" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11093-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118955" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118293" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Jallouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Driss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2020.07.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bellouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2019.11.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala&#8208;zahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2019.01.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02350503v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.098" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263106v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deshors" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00158" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.02.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8870-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263101v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.04.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8446-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kraiem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zouari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abderrazek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ayeb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2017.2763779" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.07.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cleret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7856-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360111v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jitariouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.03.058" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0164-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268929v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Babau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombaert-Valot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013148" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932359v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Kazemi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soltanieh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yazdanshenas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.769660" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495884v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crattelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1Q8JMG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-35167" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263864v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Crattelet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661851v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ali Reza Tabatabaei Nejad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.06.041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDFDPSMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R Tabatabaei Nejad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tavakkoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babaluo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/ASBCJ-2010-0315-01" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le-Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9JTMWRB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Gu&#233;rin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doubrovine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310089v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanpain-Avet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ermolaev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.05.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71VM6KWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310090v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourdon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Leuliet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kesteloot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490085v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Tissier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Maury" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Semet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2005.01.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV1PK072-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310098v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Tissier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72496-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490089v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491209v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696107v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697496v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684522v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697772v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandain-Avet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697286v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697241v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491211v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lalande" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978277v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez Men&#233;ndez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Figueroa Cardona" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Jeni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Anh Nguyen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen Vu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978234v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fayad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nasreddine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupoiron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978299v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981356v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Ayyildiz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanerke Amangeldi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977525v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987720v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337902001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987710v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Abdoud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977751v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle El Kassis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977559v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Abboud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abdelmalek" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bensaid" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979760v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977440v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensaid" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86261-9_13" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977413v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756535v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982256v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra&#239;em Hazar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Yannick" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmila Issam" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abderrazek Rahma" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989652v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cad&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982352v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987621v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bensaid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982299v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Khalifa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Abderrazek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125108v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979339v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Said" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tounsi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124474v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boukazia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664904v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273366v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886476v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273364v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913607v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273365v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886479v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605510v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.935" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89SLHKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913670v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Portelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483849v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273377v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273370v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273369v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886481v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pichavant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886482v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886483v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886484v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273378v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guillemot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019525v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275505v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022993v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306117v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306118v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane d' Esparbes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306182v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306114v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306116v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R Tabatabaee Nezhad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306185v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307756v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteve" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307751v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306122v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306151v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306121v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306113v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008414v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308937v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajippor" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R Tabatabei Nezhad" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490076v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008753v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308938v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Detavernier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310112v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310114v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310099v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308936v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cardenas Caroti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Korolczuk" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334242v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760026v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bories" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334243v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Za&#239;d" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334248v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bournaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334246v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cardenas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lejaye" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cozic" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334241v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renuy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goudaliez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourneaud" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334245v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chopard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308957v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332556v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ayadi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334247v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lecompte" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490072v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332551v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ricatte" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332550v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762454v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leuliet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaubre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762453v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332554v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764484v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leulier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763279v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quenard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463371v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770320v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491205v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771092v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torrez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771715v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771792v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838528v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bialopiotrowicz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770250v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Routier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771713v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771202v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769962v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manno" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aptel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770327v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770301v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cillier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530404v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03356388v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Certin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botineau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788295v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668988v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988104v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988098v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988141v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Schumann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dinius" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna J Kozanecka" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen B&#252;chs" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979783v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981348v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987769v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Chebbi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhifalli Khouloud" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui Rawnak" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Faten" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987683v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977733v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nasserdinne" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987678v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hanke" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lohr" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tesche" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hoffmann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987659v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987645v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273375v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485080v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laroche" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Valter" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483846v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483848v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483844v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483850v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483842v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483843v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886480v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273376v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487841v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467146v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rault" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vannier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raymond" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023184v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023167v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Binet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275506v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490074v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490077v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Katz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490084v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008693v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490071v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490078v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839961v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491208v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642732v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50025-9" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388495v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988337v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Zhang" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luhui Ding" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33978-4_6" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269476v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_323" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263862v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ohmic-Heating-in-Food-Processing/Ramaswamy-Marcotte-Sastry-Abdelrahim/p/book/9781138198968" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487840v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487842v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487843v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781118190180.ch13" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118190180.ch13" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264351v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EAFE2-120045933" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263863v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Moll" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263865v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/procedes-chimie-bio-agro-th2/operations-unitaires-du-genie-industriel-alimentaire-42430210/techniques-en-brasserie-f3260/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310087v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490069v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EAFE-120040368" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832932v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quenard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491213v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/procedes-chimie-bio-agro-th2/filiere-de-production-produits-d-origine-vegetale-42433210/secteur-brassicole-f6210/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491212v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/archives-th12/archives-agroalimentaire-tiaf0/archive-1/applications-en-brasserie-de-la-microfiltration-tangentielle-f3260/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153187v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989760v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989771v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukabache" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989752v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gispert" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989747v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Flourens" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818318v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818315v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818316v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818317v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989734v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Korolczuk" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833424v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819044v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842026v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843073v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840920v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineda Rincon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25117018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Alonso Villela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_30" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chammam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00707-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh To" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132333" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jadoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Storme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Guillemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114622" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hanke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lohr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Poduschnick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tesche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.202400078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Cao-Xuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2023.109196" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13131802" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Barssoum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Al Kassis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nassereddine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Saad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ghoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Kra&#239;em-Ghezal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves Lara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12578-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nasseredinne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Chalbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Timoumi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Kraiem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aim&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118942" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Line" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119827" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Chu-Ky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nga Luong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060989" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Segura Monroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Abdelmalek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rouis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9122147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassim Boukazia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cad&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillaudeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.12.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Ghezal-Kra&#239;em" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11093-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118955" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118293" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Jallouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Driss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2020.07.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bellouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2019.11.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala&#8208;zahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2019.01.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02350503v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.098" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263106v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deshors" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00158" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.02.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8870-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263101v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.04.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8446-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kraiem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zouari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abderrazek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ayeb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2017.2763779" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.07.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cleret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7856-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360111v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jitariouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.03.058" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0164-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268929v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Babau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombaert-Valot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013148" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932359v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Kazemi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soltanieh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yazdanshenas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.769660" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495884v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crattelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1Q8JMG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-35167" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263864v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Crattelet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661851v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ali Reza Tabatabaei Nejad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.06.041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDFDPSMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R Tabatabaei Nejad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tavakkoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babaluo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/ASBCJ-2010-0315-01" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le-Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9JTMWRB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Gu&#233;rin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doubrovine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310089v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanpain-Avet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ermolaev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.05.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71VM6KWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310090v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourdon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Leuliet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kesteloot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490085v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Tissier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Maury" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Semet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2005.01.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV1PK072-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310098v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Tissier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72496-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490089v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491209v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696107v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684522v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697772v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandain-Avet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697286v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697241v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491211v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lalande" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978277v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez Men&#233;ndez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Figueroa Cardona" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Jeni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Anh Nguyen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen Vu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978234v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fayad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nasreddine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupoiron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978299v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981356v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Ayyildiz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanerke Amangeldi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977525v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987720v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337902001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987710v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Abdoud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977559v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Abboud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abdelmalek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bensaid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977751v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle El Kassis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979760v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977440v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensaid" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86261-9_13" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977413v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756535v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982256v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra&#239;em Hazar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Yannick" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmila Issam" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abderrazek Rahma" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989652v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cad&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982352v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987621v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bensaid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982299v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Khalifa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Abderrazek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125108v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979339v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Said" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tounsi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124474v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boukazia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664904v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273366v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886476v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273364v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273365v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913607v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605510v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.935" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89SLHKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913670v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Portelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483849v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273377v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273370v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273369v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886481v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pichavant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886482v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886483v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886484v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273378v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guillemot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019525v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275505v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022993v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306117v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306118v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane d' Esparbes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306182v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306114v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306116v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R Tabatabaee Nezhad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306185v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307756v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteve" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307751v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306122v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306121v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306151v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306113v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008414v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308937v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajippor" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R Tabatabei Nezhad" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490076v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008753v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308938v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Detavernier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310112v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310114v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310099v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308936v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cardenas Caroti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Korolczuk" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334242v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760026v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bories" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334243v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Za&#239;d" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334248v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bournaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334241v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renuy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goudaliez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourneaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334246v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cardenas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lejaye" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cozic" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334245v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chopard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308957v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332556v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ayadi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334247v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lecompte" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490072v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332551v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ricatte" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332550v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762453v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leuliet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332554v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762454v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaubre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764484v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leulier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463371v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763279v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quenard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770320v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491205v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771092v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torrez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771715v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771792v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838528v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bialopiotrowicz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770250v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Routier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771713v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771202v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769962v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manno" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aptel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770327v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770301v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cillier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530404v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03356388v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Certin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botineau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788295v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668988v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988104v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988098v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988141v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Schumann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dinius" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna J Kozanecka" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen B&#252;chs" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979783v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981348v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987769v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Chebbi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhifalli Khouloud" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui Rawnak" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Faten" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987683v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977733v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nasserdinne" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987678v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hanke" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lohr" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tesche" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hoffmann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987659v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987645v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273375v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485080v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laroche" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Valter" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483846v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483848v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483844v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483850v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483842v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483843v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886480v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273376v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487841v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467146v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rault" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vannier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raymond" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023184v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023167v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Binet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275506v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490074v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490077v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Katz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490084v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008693v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490071v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490078v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839961v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491208v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642732v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50025-9" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388495v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988337v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Zhang" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luhui Ding" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33978-4_6" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269476v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_323" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263862v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ohmic-Heating-in-Food-Processing/Ramaswamy-Marcotte-Sastry-Abdelrahim/p/book/9781138198968" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487840v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487842v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487843v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781118190180.ch13" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118190180.ch13" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264351v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EAFE2-120045933" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263863v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Moll" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263865v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/procedes-chimie-bio-agro-th2/operations-unitaires-du-genie-industriel-alimentaire-42430210/techniques-en-brasserie-f3260/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310087v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490069v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EAFE-120040368" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832932v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quenard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491213v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/procedes-chimie-bio-agro-th2/filiere-de-production-produits-d-origine-vegetale-42433210/secteur-brassicole-f6210/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491212v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/archives-th12/archives-agroalimentaire-tiaf0/archive-1/applications-en-brasserie-de-la-microfiltration-tangentielle-f3260/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153187v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989760v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989771v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukabache" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989752v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gispert" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989747v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Flourens" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818318v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818315v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818316v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818317v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989734v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Korolczuk" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833424v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819044v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842026v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843073v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840920v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>