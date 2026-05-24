--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc FILLAUDEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and Trends Around In-situ and Ex-situ Sensors in Bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineda Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayza Daboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET25117018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning-Enhanced Dynamic Hybrid Models for a Nanobody Scorpion Antivenom Production with Escherichia Coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Networks and Systems, 1259, pp.307-316. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82073-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinecones valorization: process intensification and eco-friendly extraction of antioxidant compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-024-00707-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of complex lignocellulosic suspensions during hydrolysis using pure and cocktail of enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 426, pp.132333. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of gellan gum and xanthan gum versus commercial vehicles as pharmaceutical thickening agents in oral suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.114622. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2024.114622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soft Sensing Approach for Efficient Monitoring of Nanobody-Based Scorpion Antivenom Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Networks and Systems, 1259 (4), pp.271-281. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82073-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and Culture Reproducibility of Filamentous Microorganisms: Impact of Flow Behavior and Oxygen Transfer During Salt‐Enhanced Cultivation of the Actinomycete Actinomadura namibiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Poduschnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Tesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.e202400078. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elsc.202400078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Composition and Characterization of In Vitro Bioactivities from Pinus Using Green Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (22), pp.5295. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29225295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated rheological, morphological and biochemical approaches to investigate performances of an enzymatic secretome from Talaromyces sp. BRG1 to degrade pretreated sugarcane bagasse and paper-pulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Cao-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 203, pp.109196. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2023.109196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and in vitro bioactivities of extracts from cones of P. halepensis, P. brutia, and P. pinea: insights into pharmaceutical and cosmeticpPotential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (13), pp.1802. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants13131802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical limitations of Bacillus thuringiensis based biopesticides production in a wheat bran culture medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Al Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Ghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 174 (6), pp.104043. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2023.104043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of recombinant scorpion antivenoms in E. coli: current state and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraïem-Ghezal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-023-12578-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical limitations induced by a medium based on wheat bran for the production of biopesticides by Bacillus thuringiensis spp kurstaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Chalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379, pp.05003. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337905003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods to explore the morphology and granulometry of biological particles with complex shapes: Interpretation and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.118067. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of heteroxylans from vitreous and floury endosperms of maize grain and impact on the enzymatic degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Joseph-Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of instantaneous and local transmembrane pressure in rotating and vibrating filtration (RVF) module: Comparison of three impellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Line</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 280, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2021.119827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Particle Size on the Rheological Properties and Amylolysis Kinetics of Ungelatinized Cassava Flour Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Chu-Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nga Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9060989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Model for Biomass and Proteins Production by Three Bacillus Thuringiensis ssp Kurstaki Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (12), pp.2147. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9122147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line biofouling monitoring and qualification based on local thermal and periodic excitation with MEMS sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2020.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the production of a recombinant antivenom in fed-batch mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Ghezal-Kraïem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (3), pp.1017-1030. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11093-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to investigate instantaneous and local transmembrane pressure within Rotating and Vibrating Filtration (RVF) module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Line</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 272, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive review about industrial and laboratory dynamic filtration modules: Scientific production, configurations and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 265, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2020.118293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on biopesticide production by Bacillus thuringiensis subsp. kurstaki since 1990: Focus on bioprocess parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Jallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.224-232. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2020.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological performances of fouling sensors based on steady thermal excitation applied to bioprocess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2019.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protocol for recombinant protein quantification by densitometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala‐zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-catalytic hydrolysis of paper pulp using in- and ex-situ multi-physical approaches: Focus on semidilute conditions to progress towards concentrated suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2019.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow investigation in an innovating dynamic filtration module using tracing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.115656. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.05.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined in situ Physical and ex-situ Biochemical Approaches to Investigate in vitro Deconstruction of Destarched Wheat Bran by Enzymes Cocktail Used in Animal Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deshors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Neugnot-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2019.00158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local hydrodynamics investigation within a dynamic filtration unit under laminar flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.954-965. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2018.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of environmental conditions on product formation and morphology of Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (9), pp.3831-3848. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-8870-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filtration dynamique : Un nouveau concept pour la filtration des vins chargés en particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (Avril), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local hydrodynamic investigation by PIV and CFD within a Dynamic filtration unit under laminar flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxygen availability on the metabolism and morphology of Yarrowia lipolytica: insights into the impact of glucose levels on dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (19), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-017-8446-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Isoelectric Focusing OFFGEL, Micro-Fluidic Lab-on-Chip Electrophoresis and FTIR for Assessment of Long-Term Stability of rhG-CSF Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Ayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (8), pp.694-702. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2017.2763779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-situ viscosimetry and morphogranulometry to explore hydrolysis mechanisms of filter paper and pretreated sugarcane bagasse under semi-dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of Yarrowia lipolytica in response to pH perturbations: dependence of the stress response on the culture mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (1), pp.351-366. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-016-7856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine clarification with Rotating and Vibrating Filtration (RVF): Investigation of the impact of membrane material, wine composition and operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 513, pp. 47-57. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon accumulation in Rhodotorula glutinis induced by nitrogen limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, article 164 (11 p.). </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-014-0164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Microbial Production of Fatty Acids as Precursors of Biokerosene from Glucose and Xylose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lombaert-Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (5), pp.899-911. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ rheometry of concentrated cellulose fibre suspensions and relationships with enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133, pp.563-572. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crossflow microfiltration on ceramic membrane fouling and beer quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Amin Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (22-24), pp.4302 - 4312. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.769660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioperformance interpretation of a two-stage membrane bioreactor with cell recycling for intensive microbial production using residence time and internal age distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2012.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line local thermal pulse analysis sensor to monitor fouling and cleaning: Application to dairy product pasteurisation with an ohmic cell jet heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of hydrodynamic behaviour of a two-stage bioreactor with cell recycling dedicated to intensive microbial production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183, pp.222-230. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Biological Study of Cell Cultures in A Bioreactor: On-Line and Off-Line Rheological Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3933/ApplRheol-21-35167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteur pour la mesure en ligne et en continu de l’encrassement dans les procédés industriels et de traitement de l’eau : Réalisation et caractérisation du microsystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Instrumentation Mesure Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3-4), pp.107-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration of rough non-alcoholic beer and diluted malt extract with tubular ceramic membranes: Investigation of fouling mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Reza Tabatabaei Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 362 (1-2), pp.306 - 316. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrodynamique d'un réacteur bi-étagé avec recirculation cellulaire (BBRC) pour la maîtrise des productions microbiennes intensives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 03-04, pp.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead-End Microfiltration of Rough Non-Alcoholic Beer by Different Polymeric Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabaei Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tavakkoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babaluo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal- American Society of Brewing Chemists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68 (2), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/ASBCJ-2010-0315-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrodynamique d'un réacteur bi-étagé avec recyclage cellulaire (BBRC) à travers l'étude de la distribution des temps de séjour (DTS) des phases gaz, liquide et biomasse catalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alefenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of flow regime and thermal power on residence time distribution in tubular joule effect heaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (3), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'un encrassement laitier en procédé continu : comparaison de trois méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doubrovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 125 (1-2), pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of rotating and vibrating filtration for clarification of rough beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (1), pp.206-217. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution in tubular Joule Effect Heaters with and without geometric modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (1), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of solid-liquid suspensions (real, large and non-spherical particles in non newtonian carrier fluid) flowing in horizontal and vertical pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (1), pp.345-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude hydrodynamique d'un module de filtration dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 124 (9), pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, Mechanical, Thermal and Electrical properties of cooked red bean (Phaseolus Vulgaris L.) for continuous ohmic heating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kesteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (2), pp.447-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encrassement lors du traitement thermique du lait entier par effet Joule Direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (9), pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, wastewater and waste management in brewing industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.463-471. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of whole milk by direct Joule effect – Experimental and numerical approaches to fouling phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (12), pp.4475-4489. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72496-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la distribution cumulée en particules dans des conduites cylindriques :application à l’écoulement de suspensions alimentaires solide-liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (01-02), pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encrassement lors du traitement thermique du lait entier par effet Joule Direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (6), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast cells, beer composition and mean pore diameter impacts on fouling and retention during cross-flow filtration of beer with ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 196 (1), pp.39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and emerging application of membrane processes in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institution of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration in the brewing industry - an overview of uses and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brewers'Guardian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications en brasserie de la microfiltration tangentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfiltration tangentielle et ses applications potentielles en brasserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 283, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlook for new filtration techniques in brewing application of cross-flow microfiltration for rough beer clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brauwelt International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (5), pp.414-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfiltration sur membrane et ses applications potentielles en brasserie (microfiltration tangentielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boissons Bios Conditionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (283), pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur brassicole. Caractéristiques technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blandain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mechanisms governing membrane fouling and protein rejection in the sterile microfiltration of beer with an organic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77 (7), pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminations analytique et numérique des pressions transmembranaires en microfiltration tangentielle - Validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 209, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la microfiltration tangentielle de la bière de garde. Sur quel marché cette technologie peut-elle s'implanter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boissons Bios Conditionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (276), pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il punto sulla microfiltrazione tangenziale della bière de garde - Su quale mercato può inserdiarsi quaesta technologia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imbottigliamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (6), pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical method to predict steady-state flux and fouling in the crossflow microfiltration of rough beer with 1.40æm tubular ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (12), pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la microfiltration tangentielle de bière de garde - Sur quel marché cette technologie peut-elle s’implanter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 276, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning-enhanced dynamic hybrid models for a nanobody scorpion antivenom production with Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic hybrid model for biopesticides production using Bacillus thuringiensis strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Figueroa Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim El Jeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutinizing biodiversity of lignocellulose-degrading filamentous fungi: extraction and analyses of critical morpho-granulometric parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LignoBiotech symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus thuringiensis serovar kurstaki (Btk) Strains for Industrial Production in wheat bran based medium: Insights from Genomic Exploration and Nutritional Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupoiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Society for Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft sensing approach for efficient monitoring of nanobody-based scorpion antivenom production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopesticides production by Bacillus thuringiensis serovar kurstaki on a wheat bran-based complex medium: from lab to field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Al Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gul Ayyildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanerke Amangeldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (14th ECCE and 7th ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical limitations induced by a wheat bran-based medium for the production of biopesticides by Bacillus thuringiensis serovar kurstaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Chalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Days of Biotechnology (IDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth genomic analysis of Bacillus thuringiensis serovar kurstaki strains: Genome dynamics in play (WP2-3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Days of Biotechnology (IDB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of the hydrodynamics within an RVF module in laminar regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337902001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamic Optimization of protein and spore production by Bacillus thuringiensis (WP2-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abdoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Days of Biotechnology - IDB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamic Optimization of protein and spore production by Bacillus thuringiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Days of Biotechnology (IDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nutritional limitations of wheat bran based culture medium for scaling-up Btk based biopesticide productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Ghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical limitations induced by a medium based on wheat bran for the production of biopesticides by Bacillus thuringiensis spp kurstaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Chalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Distributed Computing and Artificial Intelligence (DCAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Salamanca, Spain. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamic Optimization of protein and spore production by Bacillus thuringiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Mediterranean Conference on Control and Automation (MED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Puglia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de populations au sein de culture en bioréacteur de Yarrowia lipolytica soumis à des fluctuations de l’environnement : Quantification de la transition dimorphique et des états physiologiques par cytométrie en Flux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the recombinant NbF12-10 and its chimeric antibody format in Escherichia Coli: investigation of fed-batch bioprocess on minimal media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraïem Hazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmila Issam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Abderrazek Rahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling monitoring with MEMS based sensors: impact of sensor packaging and comparison of local steady and periodic thermal excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYDREOS. Groupe de travail « Dépôts-Biofilms »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance, cells, spores and δ- endotoxin distributions during Bacillus thuringiensis kurstaki bioproduction with wheat bran based medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Days of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Bacillus thuringiensis kurstaki (Btk) growth, sporulation and δ-endotoxin production: insight of on-line alternative measurements with semi-synthetic and industrial media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Days of Biotechnology (IDB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of bispecific nanobody-based antivenom E. coli strains in complex and minimal media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling monitoring in food and bioprocess with MEMS sensor: comparison of local steady and periodic thermal excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering and 5th European Congress of Applied Biotechnology (ECCE12+ECAB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect in the Production of a Recombinant Antivemon in Fed-Batch Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering and 5th European Congress of Applied Biotechnology (ECCE12+ECAB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Bacillus thuringiensis (Bt) growth and sporulation: exploration and comparison of on-line and off-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling sensor based on thermal excitation in bioprocess: investigation of sensor structures on responses and sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE12/ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-situ viscosimetry and morpho-granulometry to explore hydrolysis mechanisms of filter paper and pretreated Sugarcane bagasse under semi-dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering 2017 - WCCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and modeling of Residence Time Distribution and thermal dissipation in a Dynamic Filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la société française de génie des procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ viscometry during hydrolysis of lignocellulosic materials by single and cocktail enzymatic activities: from material impact to viscosity overshoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés "Le Génie des Procédés au Service de l'Homme" (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. 1054 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach for understanding the deconstruction of destarched wheat bran by an industrial enzyme cocktail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deshors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Chemical Engineering (WCCE 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-situ viscosimetry and morphogranulometry to explore hydrolysis mechanisms of filter paper and pretreated sugarcane bagasse under semi-dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Chemical Engineering (WCCE 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mycelial transition of Yarrowia lipolytica during oxidative cultures: comparison of optical methods and their limitation, impact of morphology on rheological behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Braunschweig International Symposium on Pharmaceutical Engineering Research SPhERe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Hydrodynamic Investigation by PIV within a Dynamic Filtration Unit under Laminar Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mixing in Industrial Processes IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of Yarrowia lipolytica to well-controlled pH and oxygen perturbations: dependence of the stress response on the culture mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kraków, Poland. pp.1, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Clarification With Rotating And Vibrating Filtration (Rvf): From Wine – Membrane Interactions Up To Critical Frequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Word Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A renewable lipid feedstock for energy, chemistry and nutrition applications: About the oleaginous yeasts potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar Flow in a RVF Dynamic Filtration Unit: Local Hydrodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optical methods to characterize morphology and size distribution of model particles and mycelial transition of Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of velocity field (by particle image velocimetry) in turbulent flow regime within a dynamic filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage carbohydrate storage in oleaginous yeasts to optimize lipid accumulation under nitrogen or phosphorus limitations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of hydrolysis of lignocellulosic fiber suspensions with in-situ and ex-situ multi-scale physical metrologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual European Rheology Conference (AERC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). FRA., Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of high concentration lignocellulose suspensions with a cumulative feeding strategy: rheometry and morphogranulometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Biochemical Engineering Sciences (ESBES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cell physiology and densities during oxidative axenic cultures of Yarrowia lipolytica on physico-chemical properties of broth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress of Chemical Engineering (WCCE 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ and ex-situ rheometry of high density Yarrowia lipolytica broth: determination of critical concentration and impact of yeast-mycelial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès Annuel du Groupe Français de Rhéologie (GFR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofouling Detection and Quantification with an On-line Local Thermal Pulse Analysis Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pécastaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ physical analysis of cellulose fibre suspensions during enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Chemical Engineering - WCCE9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Rheometry of Concentrated Cellulose Fiber Suspensions and Relation with Enzymatic Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of critical cell concentrations with in-situ and ex-situ characterization of physico-chemical properties of broth during oxidative axenic cultures of Yarrowia lipolytica in fed-batch mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioProtech International Conference 2012 - BICB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sfax, Tunisia. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libération de substrats fermentescibles à partir de matrices lignocellulosiques issues de l'industrie papetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD and experimental approaches to investigate a dynamic filtration module for bio- and food-processes - Approches expérimentale et numérique d’un module de filtration dynamique dédié aux procédés alimentaire et biotechnologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane d' Esparbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTD/IAD parametric study of liquid and biomass phases in a twostage bioreactor with cell recycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aviation fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucass European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Bioenergy research Challenges : from academic research programs to industrial pilot plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opération de clarification dans l'industrie brassicole : innovations et réalité industrielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO-IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par voies physique et biochimique de la dégradation enzymatique de matrices lignocellulosiques issues de l'industrie papetière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Colloque du Groupe Français de Rhéologie, GFR10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative biological analysis and bioprocess innovation : how to optimise biological production of molecules for bioenergy and/or chemical uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Different Polymeric Membranes Performances in Microfiltration of Rough Non-Alcoholic Beer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tavakkoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babaluo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabaee Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Chemical Engineering Congress and Exhibition (IChEC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kish Island, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fouling and flux behaviour in crossflow microfiltration of non-alcoholic beer by ceramic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabaee Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Membrane Science and Technology – MST2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steady and unsteady thermal regimes to monitor fouling in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Analysis and Innovative Bioprocess for Highly Efficient, Microbial Production of Energetic and Chemical Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Industrial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tracer experiments to identify hydrodynamic behaviour of a two-stage bioreactor with cell recycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of physical and biological interactions in cell cultures in a bioreactor: On-line and off-line rheological characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and rheological behaviour of Yarrowia lipolitica during production of intra-cellular energetic molecules: Impact of lipid accumulation and genetic modifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling monitoring during ohmic heating of dairy products with a cell jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line rheology of cell cultures in a bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aerospace fuel: an innovative bioprocess with very high performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Béopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference for AeroSpace Sciences (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling measurement using a thermal-based microsystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th workshop on Micromachining, Micromechanics and Microsystems (MME 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid and gas residence time distribution in a two-stage bioreactor with cell recycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracer5, Tracers and Tracing methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tiradentes, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology and genetic study of fatty acids accumulation by oleaginous yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Yeasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flux behaviour and fouling phenomenon in cross-flow sterile filtration of non-alcoholic beer by ceramic membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajippor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabei Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with Membrane 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Algrave, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du comportement rhéologique d'un moût de fermentation lors de l'accumulation de lipides chez Rhodotorula glutinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFR42: Rhéologie des milieux évolutifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids accumulation in yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Yeast lipid conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid profile modulation of the lipids accumulated by Rhodotorula glutinis and Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Biomass Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of processing conditions (flow regime, heating) on residence time distribution in tubular joule effect heaters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Detavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13. World Congress of Food Science and Technology "Food is Life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohmic heating of complex foods in continuous process – Challenges and solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFT 2006 – Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and measurement of residence time distribution in tubular Joule effect heaters with and without geometric modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACER 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Autrans/Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial production of fatty acids : performances of a new way to produce molecules to energetic or chemical uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Symposium on Biotechnology for Fuels and Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la surchauffe parietal dans un échangeur de chaleur à effet Joule direct avec et sans encrassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ile de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur en ligne pour mesurer l'encrassement dans les procédés continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesures et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echangeur de chaleur à Effet Joule Direct en Agroalimentaire: Mesure et modélisation des températures pariétales et du fluide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres AGORAL 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean membrane processes for effluents and wastewaters treatment in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Incentives in India. Past Trends and Prospective Paths towards Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement thermique en continu de fluides alimentaires complexes chargés en particules. Incidence de la technologie de chauffage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Zaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres AGORAL 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the physical characterisitics of complex foodstuffs charged in particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Santer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food (ICEF9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of solid-liquid suspensions (real, large and non-spherical particles in non newtonian carrier fluid) flowing in horizontal and vertical pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goudaliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Two-Phase Flow modelling and experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of hot wire method to monitor fouling phenomena in continuous food process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lejaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food (ICEF9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre le comportement hydrodynamique et la répartition de dépôt encrassant dans des cellules ohmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès SFGP (Société Française de Génie des Procédés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gavy-Océanis, St Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic filtration for rough beer clarification : application of rotating & vibrating filtration (RVF Technology).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Congress of the European Brewery Convention (EBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquence d'un mauvais remplissage sur l'encrassement de cellules ohmiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque PROSETIA. Procédés de séparation et de transformation en industrie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement des fluides agroalimentaires contenant de grosses particules : méthode d'analyse de la distribution cumulée en particules dans des conduites cylindriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès SFGP (Société Française de Génie des Procédés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gavy-Océanis, St Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and emerging applications of membranes processes in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERMEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tatranske Matliare, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude hydrodynamique d'un module de filtration dynamique : détermination des courbes de frottement, de consommation de puissance et de la distribution radiale de la pression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of RVF technology to achieve rough beer clarification and cold-sterilisation of beer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Brewery Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohmic heating to achieve uht sterilisation of milk. Comparison with plate heat exchanger and definition of a heat dissipation coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th, Experimental heat transfer, fluid mechanics and thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances thermiques d'un chauffage ohmique pour la stérilisation UHT du lait - Définition d'un critère d'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque Prosetia. Procédés de séparation et de transformation en industrie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer to hifhly viscous fluids in a vessel agitated by a non standard helical ribbon impeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaubre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th.World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stérilisation UHT du lait : Comparaison entre un échangeur de chaleur à plaques et un chauffage ohmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la clarification de la bière de garde par microfiltration tangentielle – Application de la technologie RVF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances thermiques d'un échangeur tubulaire à effet Joule (T.P.C.) par modification géométrique. Application sur des fluides modèle et réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère d'apparition de la convection mixte en régime laminaire dans un échangeur tubulaire à densité de flux constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Nancy, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of membrane processes in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACE Corrosion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of foodstuff flows in an agitated vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Torrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International conference on simulation in food and bioindustries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfiltration tangentielle en brasserie : Réduction des rejets et alternative technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque, Integration des membranes dans les procedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du chauffage ohmique pour le traitement thermique de fluides agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the porous structure of inorganic carbon supported microfiltration and ultrafiltration membranes by a liquid-phase adsorption of phenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bialopiotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Maingonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of physico-chemical properties of materials used in dead-end and cross-flow microfiltration of rough beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European congress of chemical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration of rough beer with tubular ceramic membranes - Qualitative and quantitative performances of the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 27th congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Brewery Convention., May 1999, Cannes, France. pp.823-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches qualitatives et quantitatives de la microfiltration tangentielle de bière de garde sur des membranes céramiques tubulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosétia'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des vortex de Dean sur le transfert de matière en microfiltration tangentielle de bière de garde sur membranes organiques fibres creuses de 0,1 æm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aptel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prosetia INRA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling mechanisms in beer cross-flow microfiltration with tubular ceramic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing'98-Cost 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des mécanismes gouvernant le flux de perméat et la rétention des protéines en microfiltration tangentielle stérilisante de bière sur une membrane nuclépore 0,2 micron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA INRA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux agronomiques, techniques et économiques d'une mobilisation accrue des différents gisements de biomasse et de leur transformation en bioénergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives potentielles au formaldéhyde en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Certin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0022, Anses. 2021, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03356388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des alternatives potentielles au formaldéhyde dans la production des alginates en alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Certin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2014-SA-0236, Anses. 2021, 273 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des alternatives potentielles au formaldéhyde en alimentation humaine dans le secteur sucrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Certin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2014-SA-0236, Anses. 2021, 264 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03668988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical screening and in vitro antioxidant activity of extracts from pinecones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale sur les Plantes Médicinales et Matériaux (MPM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTRACTION OF BIOACTIVE COMPOUNDS FROM P. HALEPENSIS PETALS BY SUPERCRITICAL CO₂: FROM EXTRACTION KINETICS TOWARDS MASS TRANSFER AND MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an integrative dynamic model associating morpho-rheological patterns of bioprocesses with filamentous microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzanna J Kozanecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Büchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Symposium on Biochemical Engineering Sciences (ESBES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-liquid extraction of active biomolecules from cone: screening of Pinaceae species and modeling of extraction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (14th ECCE and 7th ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the effects of operating conditions and cell design on the performances of a dynamic filtration module (RVF) for MBR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (14th ECCE and 7th ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of physico-chemical properties of complex organic substrates to produce biohydrogen by extremophile microorganisms (dark fermentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhifalli Khouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahyaoui Rawnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Faten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Days of Biotechnology - IDB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and phenolic compound of Pinaceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Grand Sud-Ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of wheat bran (WB) by-product in the production of Btk based biopesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasserdinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Ghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BestMedGRAPE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative rheometer investigation and morphology characterization for rheo-morphological studies of filamentous microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himmelfahrtstagung on Bioprocess Engineering 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental method to explore instantaneous and local transmembrane pressure within dynamic filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual online monitoring, image analysis and rheological characterization aid morphology engineering of filamentous actinomycetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brewing, winemaking and distilling: overview of wastewater treatment and utilisation schemes. Focus on membrane penetration in brewing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA conference - Winery2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Mons, Belgium. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel n°2 : Exploitation des nouvelles ressources pour la production durable de molécules d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Valter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la société française de génie des procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of concentrated lignocellulose suspensions with a continuous feeding strategy based on a critical concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting “Conversion of Biomass to Biofuels”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Munoz, Philippines. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and important trends in biological conversion of biomass to fuels and other compounds: Focus on Industrial Biotechnology and Transfer limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: “Biomass Conversion to Liquid Biofuels”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Diliman, Philippines. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocess and Transfer limitations in Biological biomass conversion. Limiting factor or lever arm to intensify bioprocess ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting at SBFT-HUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Food and Bioprocess Engineering: focus on alternative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting at SBFT-HUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers limitation in bioprocess : Why physical approaches have some meaningful effect for white biotechnology development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hanoi, Vietnam. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of pretreated lignocellulosic matrixes: focus on physical insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HTMS BioAsie project. Bioprocess intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of concentrated lignocellulose suspensions with a cumulative feeding strategy based on a critical concentration: From laboratory to pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Congress of Applied Biotechnology (ECAB 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France. , 1736 p., 2015, ECCE 10 + ECAB 3 + EPIC 5 "Chemical Engineering and Biochemical Engineering for a new sustainable process industry in Europe" - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies industrielles & transferts couplés : facteur limitant ou vecteur d’intensification des bioprocédés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (JIB2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts couplés au sein des réacteurs biologiques: Quelques exemples d'approches physiques au service de la compréhension et du contrôle des bioprocédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de Formation sur la Fermentation ISBS/ENIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sfax, Tunisia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur les méthodes de détection de l’encrassement Exemples de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pole HYDREOS, Journée technique Dépôts-Biofilms-Entartrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nancy, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreducible coupling between physical and biological phenomena: overview of on-line and off-line physical measurements during high cell density cultures of yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Renewable Resources and Biorefineries - RRB8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.0, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of fermentescible sugar from paper-pulp: looking for a dynamic and multiscale integrated models based on physical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Renewable Resources and Biorefineries - RRB8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.0, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocess characterization and intensification: a step ahead with physical approach and instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprotech International Conference on Bioproduction, BICB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sfax, Tunisia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problématiques scientifiques autour des transferts couplés dans les bioréacteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques LBE-LISBP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Narbone, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un capteur innovant pour la mesure en ligne et en continu des phénomènes d’encrassement dans les procédés industriels : Le capteur Neosens FS-SeriesTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon IPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés membranaires en brasserie : recherché, innovations et réalité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Francais des Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial production of energetic molecules for uses as aerospace fuel: profile modulation of fatty acids accumulated during yeast fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference for Aero-Space Sciences (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilisation en procédé continu des fluides alimentaires complexes : les défis des technologies alternatives utilisant l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon IPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des membranes dans l’industrie alimentaire: applications récentes et procédés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NOVELECT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, St Nazaire, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and analysis of fouling during crossflow microfiltration of beer with 0.10 æm tubular ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification et stérilisation de la bière par microfiltration tangentielle - La microfiltration sur membrane et ses applications potentielles en brasserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon IPA’98 - Journée d’étude “ Membranes ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Paris, France. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Hybrid Model for Nanobody-based Antivenom Production (scorpion antivenon) with E. coli CH10-12 and E. coli NbF12-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayza Daboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavio Manenti, G.V. Rex Reklaitis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Computer Aided Process Engineering / 15th International Symposium on Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, Elsevier, pp.145-150, 2024, Computer Aided Chemical Engineering, eBook ISBN: 9780443288258. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50025-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, Volume 1: 18th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 327, Springer International Publishing, pp.129-136, 2022, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Enhancement by Dynamic Filtration for Environmental Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luhui Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.243-264, 2020, Environmental Chemistry for a Sustainable World, 978-3-030-33980-7. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33978-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of lignocellulose suspensions and impact of hydrolysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filaments in Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, 2015, Advances in Biochemical Engineering Biotechnology, 978-3-319-20511-3. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2015_323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. 24: Ohmic heating as an aseptic sterilization process for particulate foods. – Section 8: Other applications and future uses of ohmic heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electro-technologies for food processing: Book series volume 1: Ohmic heating: Principles, practices and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency and control of ohmic heating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ohmic Heating in Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubular and fluid jet units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ohmic Heating in Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Fouling and Flux Behavior in Cross-Flow Microfiltration of Nonalcoholic Beer by Ceramic Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Reza Tabatabaei Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Membrane Technology for Energy, Water, and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons, Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9781118024591. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118190180.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling Monitoring: Local Thermal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agriculture, Food and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker Inc., 2011, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/E-EAFE2-120045933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques en brasserie: Opportunités et réalité des procédés membranaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Moll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur (Editions TI), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques en brasserie: Technologies associées à la clarification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Moll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire, F3260</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brewing, winemaking and distilling: an overview of wastewater treatment and utilization schemes (Part IV - Chapter 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Water and Energy Management in Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing Limited, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling phenomena using hot wire method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agriculture, Food and Biologicla Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker Inc., 2006, Encyclopedia, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/E-EAFE-120040368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of heat transfer in joule effect tubular heat exchanger by geometrical modifications. Applications to model (milky dessert) and real (whole egg) fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Quenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental heat transfer, fluid mechanics, and thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni ETS, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques technico-économique du secteur brassicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur (Editions TI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la microfiltration tangentielle en brasserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur (Editions TI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies et bioprocédés : clé de voute de la chimie verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Y Montanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier chimie verte et industries alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de mesure ou de détection de l'encrassement d'un réacteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B090337FRA; FR2010051714; WO2011018592. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur microsystème de mesure ou de détection d'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B090421FRA; FR2010051790; WO2011023916. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de mesure en continu du niveau d'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: BIF117439; FR2010050033; WO2010079311A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteur réalisé en technologie microsystème pour la mesure et/ou la détection de l'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Flourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2010050080; WO2010082006; B080799FRA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEUR MICROSYSTEME DE MESURE OU DE DETECTION D'ENCRASSEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2011023916A1; FR2949561A1. 2009, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteur réalisé en technologie microsystème pour la mesure et/ou la détection de l'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Flourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2941300A1; US2011274138A1; EP2387709A1; WO2010082006A1; CN102282454A. 2009, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE MESURE OU DE DETECTION DE L'ENCRASSEMENT D'UN REACTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2011018592A1; FR2949155A1. 2009, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de mesure en continu du niveau d'encrassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: US2011286492A1; WO2010079311A1; CN102334023A; EP2382453A1; FR2941052A1. 2009, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et système pour la mesure et l’étude de l’encrassement d’un réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Józef Korolczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR200605424; W2007003801A3. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et système pour la mesure et l’étude de l’encrassement d’un réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Józef Korolczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2885694A1; JP2008541080A; WO2007003801A2; EP1886116A2; ES2688937T3. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts couplés dans les réacteurs alimentaires et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique (Toulouse), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfiltration tangentielle de la bière de garde sur des membranes céramiques multicanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Université de Technologie de Compiègne, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02842026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage des solides et des liquides dans l'industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des pressions transmembranaires en MFT approches analytique et numérique des profils de pression validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.Colloque PROSETIA INRA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nancy, France. 12 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId622"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc FILLAUDEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and Trends Around In-situ and Ex-situ Sensors in Bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineda Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayza Daboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET25117018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning-Enhanced Dynamic Hybrid Models for a Nanobody Scorpion Antivenom Production with Escherichia Coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Networks and Systems, 1259, pp.307-316. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82073-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinecones valorization: process intensification and eco-friendly extraction of antioxidant compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-024-00707-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of complex lignocellulosic suspensions during hydrolysis using pure and cocktail of enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 426, pp.132333. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of gellan gum and xanthan gum versus commercial vehicles as pharmaceutical thickening agents in oral suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.114622. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2024.114622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soft Sensing Approach for Efficient Monitoring of Nanobody-Based Scorpion Antivenom Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Networks and Systems, 1259 (4), pp.271-281. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82073-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and Culture Reproducibility of Filamentous Microorganisms: Impact of Flow Behavior and Oxygen Transfer During Salt‐Enhanced Cultivation of the Actinomycete Actinomadura namibiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Poduschnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Tesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.e202400078. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elsc.202400078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Composition and Characterization of In Vitro Bioactivities from Pinus Using Green Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (22), pp.5295. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29225295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated rheological, morphological and biochemical approaches to investigate performances of an enzymatic secretome from Talaromyces sp. BRG1 to degrade pretreated sugarcane bagasse and paper-pulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Cao-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 203, pp.109196. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2023.109196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and in vitro bioactivities of extracts from cones of P. halepensis, P. brutia, and P. pinea: insights into pharmaceutical and cosmeticpPotential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (13), pp.1802. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants13131802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical limitations of Bacillus thuringiensis based biopesticides production in a wheat bran culture medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Al Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Ghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 174 (6), pp.104043. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2023.104043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of recombinant scorpion antivenoms in E. coli: current state and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraïem-Ghezal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-023-12578-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical limitations induced by a medium based on wheat bran for the production of biopesticides by Bacillus thuringiensis spp kurstaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Chalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379, pp.05003. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337905003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods to explore the morphology and granulometry of biological particles with complex shapes: Interpretation and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.118067. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of heteroxylans from vitreous and floury endosperms of maize grain and impact on the enzymatic degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Joseph-Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of instantaneous and local transmembrane pressure in rotating and vibrating filtration (RVF) module: Comparison of three impellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Line</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 280, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2021.119827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Particle Size on the Rheological Properties and Amylolysis Kinetics of Ungelatinized Cassava Flour Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Chu-Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nga Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9060989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Model for Biomass and Proteins Production by Three Bacillus Thuringiensis ssp Kurstaki Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (12), pp.2147. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9122147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line biofouling monitoring and qualification based on local thermal and periodic excitation with MEMS sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2020.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the production of a recombinant antivenom in fed-batch mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Ghezal-Kraïem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (3), pp.1017-1030. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11093-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to investigate instantaneous and local transmembrane pressure within Rotating and Vibrating Filtration (RVF) module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Line</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 272, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive review about industrial and laboratory dynamic filtration modules: Scientific production, configurations and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 265, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2020.118293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on biopesticide production by Bacillus thuringiensis subsp. kurstaki since 1990: Focus on bioprocess parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Jallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.224-232. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2020.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological performances of fouling sensors based on steady thermal excitation applied to bioprocess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2019.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protocol for recombinant protein quantification by densitometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala‐zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-catalytic hydrolysis of paper pulp using in- and ex-situ multi-physical approaches: Focus on semidilute conditions to progress towards concentrated suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2019.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow investigation in an innovating dynamic filtration module using tracing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.115656. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.05.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined in situ Physical and ex-situ Biochemical Approaches to Investigate in vitro Deconstruction of Destarched Wheat Bran by Enzymes Cocktail Used in Animal Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deshors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Neugnot-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2019.00158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local hydrodynamics investigation within a dynamic filtration unit under laminar flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.954-965. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2018.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of environmental conditions on product formation and morphology of Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (9), pp.3831-3848. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-8870-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filtration dynamique : Un nouveau concept pour la filtration des vins chargés en particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (Avril), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local hydrodynamic investigation by PIV and CFD within a Dynamic filtration unit under laminar flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Isoelectric Focusing OFFGEL, Micro-Fluidic Lab-on-Chip Electrophoresis and FTIR for Assessment of Long-Term Stability of rhG-CSF Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Ayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (8), pp.694-702. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2017.2763779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxygen availability on the metabolism and morphology of Yarrowia lipolytica: insights into the impact of glucose levels on dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (19), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-017-8446-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-situ viscosimetry and morphogranulometry to explore hydrolysis mechanisms of filter paper and pretreated sugarcane bagasse under semi-dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of Yarrowia lipolytica in response to pH perturbations: dependence of the stress response on the culture mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (1), pp.351-366. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-016-7856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine clarification with Rotating and Vibrating Filtration (RVF): Investigation of the impact of membrane material, wine composition and operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 513, pp. 47-57. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon accumulation in Rhodotorula glutinis induced by nitrogen limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, article 164 (11 p.). </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-014-0164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Microbial Production of Fatty Acids as Precursors of Biokerosene from Glucose and Xylose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lombaert-Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (5), pp.899-911. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ rheometry of concentrated cellulose fibre suspensions and relationships with enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133, pp.563-572. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crossflow microfiltration on ceramic membrane fouling and beer quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Amin Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (22-24), pp.4302 - 4312. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.769660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioperformance interpretation of a two-stage membrane bioreactor with cell recycling for intensive microbial production using residence time and internal age distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2012.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line local thermal pulse analysis sensor to monitor fouling and cleaning: Application to dairy product pasteurisation with an ohmic cell jet heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of hydrodynamic behaviour of a two-stage bioreactor with cell recycling dedicated to intensive microbial production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183, pp.222-230. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Biological Study of Cell Cultures in A Bioreactor: On-Line and Off-Line Rheological Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3933/ApplRheol-21-35167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteur pour la mesure en ligne et en continu de l’encrassement dans les procédés industriels et de traitement de l’eau : Réalisation et caractérisation du microsystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Instrumentation Mesure Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3-4), pp.107-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration of rough non-alcoholic beer and diluted malt extract with tubular ceramic membranes: Investigation of fouling mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Reza Tabatabaei Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 362 (1-2), pp.306 - 316. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrodynamique d'un réacteur bi-étagé avec recirculation cellulaire (BBRC) pour la maîtrise des productions microbiennes intensives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 03-04, pp.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead-End Microfiltration of Rough Non-Alcoholic Beer by Different Polymeric Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabaei Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tavakkoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babaluo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal- American Society of Brewing Chemists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68 (2), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/ASBCJ-2010-0315-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrodynamique d'un réacteur bi-étagé avec recyclage cellulaire (BBRC) à travers l'étude de la distribution des temps de séjour (DTS) des phases gaz, liquide et biomasse catalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alefenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of flow regime and thermal power on residence time distribution in tubular joule effect heaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (3), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'un encrassement laitier en procédé continu : comparaison de trois méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doubrovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 125 (1-2), pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of rotating and vibrating filtration for clarification of rough beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (1), pp.206-217. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution in tubular Joule Effect Heaters with and without geometric modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (1), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of solid-liquid suspensions (real, large and non-spherical particles in non newtonian carrier fluid) flowing in horizontal and vertical pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (1), pp.345-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude hydrodynamique d'un module de filtration dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 124 (9), pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, Mechanical, Thermal and Electrical properties of cooked red bean (Phaseolus Vulgaris L.) for continuous ohmic heating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kesteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (2), pp.447-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of whole milk by direct Joule effect – Experimental and numerical approaches to fouling phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (12), pp.4475-4489. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72496-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encrassement lors du traitement thermique du lait entier par effet Joule Direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (9), pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, wastewater and waste management in brewing industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.463-471. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la distribution cumulée en particules dans des conduites cylindriques :application à l’écoulement de suspensions alimentaires solide-liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (01-02), pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encrassement lors du traitement thermique du lait entier par effet Joule Direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Agro-Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (6), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast cells, beer composition and mean pore diameter impacts on fouling and retention during cross-flow filtration of beer with ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 196 (1), pp.39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and emerging application of membrane processes in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institution of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfiltration tangentielle et ses applications potentielles en brasserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 283, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications en brasserie de la microfiltration tangentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration in the brewing industry - an overview of uses and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brewers'Guardian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlook for new filtration techniques in brewing application of cross-flow microfiltration for rough beer clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brauwelt International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (5), pp.414-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfiltration sur membrane et ses applications potentielles en brasserie (microfiltration tangentielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boissons Bios Conditionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (283), pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur brassicole. Caractéristiques technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blandain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mechanisms governing membrane fouling and protein rejection in the sterile microfiltration of beer with an organic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77 (7), pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il punto sulla microfiltrazione tangenziale della bière de garde - Su quale mercato può inserdiarsi quaesta technologia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imbottigliamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (6), pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la microfiltration tangentielle de la bière de garde. Sur quel marché cette technologie peut-elle s'implanter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boissons Bios Conditionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (276), pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminations analytique et numérique des pressions transmembranaires en microfiltration tangentielle - Validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 209, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical method to predict steady-state flux and fouling in the crossflow microfiltration of rough beer with 1.40æm tubular ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (12), pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la microfiltration tangentielle de bière de garde - Sur quel marché cette technologie peut-elle s’implanter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 276, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic hybrid model for biopesticides production using Bacillus thuringiensis strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Figueroa Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim El Jeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning-enhanced dynamic hybrid models for a nanobody scorpion antivenom production with Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutinizing biodiversity of lignocellulose-degrading filamentous fungi: extraction and analyses of critical morpho-granulometric parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LignoBiotech symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus thuringiensis serovar kurstaki (Btk) Strains for Industrial Production in wheat bran based medium: Insights from Genomic Exploration and Nutritional Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupoiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Society for Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft sensing approach for efficient monitoring of nanobody-based scorpion antivenom production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martínez Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopesticides production by Bacillus thuringiensis serovar kurstaki on a wheat bran-based complex medium: from lab to field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Al Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gul Ayyildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanerke Amangeldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (14th ECCE and 7th ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical limitations induced by a wheat bran-based medium for the production of biopesticides by Bacillus thuringiensis serovar kurstaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Chalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Days of Biotechnology (IDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth genomic analysis of Bacillus thuringiensis serovar kurstaki strains: Genome dynamics in play (WP2-3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Days of Biotechnology (IDB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of the hydrodynamics within an RVF module in laminar regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337902001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamic Optimization of protein and spore production by Bacillus thuringiensis (WP2-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abdoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Days of Biotechnology - IDB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nutritional limitations of wheat bran based culture medium for scaling-up Btk based biopesticide productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Ghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamic Optimization of protein and spore production by Bacillus thuringiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Days of Biotechnology (IDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical limitations induced by a medium based on wheat bran for the production of biopesticides by Bacillus thuringiensis spp kurstaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasseredinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Chalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Distributed Computing and Artificial Intelligence (DCAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Salamanca, Spain. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamic Optimization of protein and spore production by Bacillus thuringiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Segura Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Mediterranean Conference on Control and Automation (MED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Puglia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling monitoring with MEMS based sensors: impact of sensor packaging and comparison of local steady and periodic thermal excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYDREOS. Groupe de travail « Dépôts-Biofilms »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de populations au sein de culture en bioréacteur de Yarrowia lipolytica soumis à des fluctuations de l’environnement : Quantification de la transition dimorphique et des états physiologiques par cytométrie en Flux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the recombinant NbF12-10 and its chimeric antibody format in Escherichia Coli: investigation of fed-batch bioprocess on minimal media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraïem Hazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmila Issam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Abderrazek Rahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance, cells, spores and δ- endotoxin distributions during Bacillus thuringiensis kurstaki bioproduction with wheat bran based medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Days of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Bacillus thuringiensis kurstaki (Btk) growth, sporulation and δ-endotoxin production: insight of on-line alternative measurements with semi-synthetic and industrial media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Days of Biotechnology (IDB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of bispecific nanobody-based antivenom E. coli strains in complex and minimal media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ben Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling monitoring in food and bioprocess with MEMS sensor: comparison of local steady and periodic thermal excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassim Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering and 5th European Congress of Applied Biotechnology (ECCE12+ECAB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect in the Production of a Recombinant Antivemon in Fed-Batch Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering and 5th European Congress of Applied Biotechnology (ECCE12+ECAB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Bacillus thuringiensis (Bt) growth and sporulation: exploration and comparison of on-line and off-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling sensor based on thermal excitation in bioprocess: investigation of sensor structures on responses and sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boukazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE12/ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-situ viscosimetry and morpho-granulometry to explore hydrolysis mechanisms of filter paper and pretreated Sugarcane bagasse under semi-dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering 2017 - WCCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and modeling of Residence Time Distribution and thermal dissipation in a Dynamic Filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la société française de génie des procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ viscometry during hydrolysis of lignocellulosic materials by single and cocktail enzymatic activities: from material impact to viscosity overshoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés "Le Génie des Procédés au Service de l'Homme" (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. 1054 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach for understanding the deconstruction of destarched wheat bran by an industrial enzyme cocktail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deshors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Chemical Engineering (WCCE 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-situ viscosimetry and morphogranulometry to explore hydrolysis mechanisms of filter paper and pretreated sugarcane bagasse under semi-dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Chemical Engineering (WCCE 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mycelial transition of Yarrowia lipolytica during oxidative cultures: comparison of optical methods and their limitation, impact of morphology on rheological behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Braunschweig International Symposium on Pharmaceutical Engineering Research SPhERe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Hydrodynamic Investigation by PIV within a Dynamic Filtration Unit under Laminar Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mixing in Industrial Processes IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of Yarrowia lipolytica to well-controlled pH and oxygen perturbations: dependence of the stress response on the culture mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kraków, Poland. pp.1, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Clarification With Rotating And Vibrating Filtration (Rvf): From Wine – Membrane Interactions Up To Critical Frequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Word Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A renewable lipid feedstock for energy, chemistry and nutrition applications: About the oleaginous yeasts potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar Flow in a RVF Dynamic Filtration Unit: Local Hydrodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optical methods to characterize morphology and size distribution of model particles and mycelial transition of Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of velocity field (by particle image velocimetry) in turbulent flow regime within a dynamic filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage carbohydrate storage in oleaginous yeasts to optimize lipid accumulation under nitrogen or phosphorus limitations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of hydrolysis of lignocellulosic fiber suspensions with in-situ and ex-situ multi-scale physical metrologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual European Rheology Conference (AERC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). FRA., Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of high concentration lignocellulose suspensions with a cumulative feeding strategy: rheometry and morphogranulometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Biochemical Engineering Sciences (ESBES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cell physiology and densities during oxidative axenic cultures of Yarrowia lipolytica on physico-chemical properties of broth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress of Chemical Engineering (WCCE 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ and ex-situ rheometry of high density Yarrowia lipolytica broth: determination of critical concentration and impact of yeast-mycelial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès Annuel du Groupe Français de Rhéologie (GFR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofouling Detection and Quantification with an On-line Local Thermal Pulse Analysis Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pécastaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ physical analysis of cellulose fibre suspensions during enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Chemical Engineering - WCCE9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Rheometry of Concentrated Cellulose Fiber Suspensions and Relation with Enzymatic Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of critical cell concentrations with in-situ and ex-situ characterization of physico-chemical properties of broth during oxidative axenic cultures of Yarrowia lipolytica in fed-batch mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioProtech International Conference 2012 - BICB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sfax, Tunisia. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libération de substrats fermentescibles à partir de matrices lignocellulosiques issues de l'industrie papetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD and experimental approaches to investigate a dynamic filtration module for bio- and food-processes - Approches expérimentale et numérique d’un module de filtration dynamique dédié aux procédés alimentaire et biotechnologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane d' Esparbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTD/IAD parametric study of liquid and biomass phases in a twostage bioreactor with cell recycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aviation fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucass European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Bioenergy research Challenges : from academic research programs to industrial pilot plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opération de clarification dans l'industrie brassicole : innovations et réalité industrielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO-IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par voies physique et biochimique de la dégradation enzymatique de matrices lignocellulosiques issues de l'industrie papetière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Colloque du Groupe Français de Rhéologie, GFR10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative biological analysis and bioprocess innovation : how to optimise biological production of molecules for bioenergy and/or chemical uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fouling and flux behaviour in crossflow microfiltration of non-alcoholic beer by ceramic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabaee Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Membrane Science and Technology – MST2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steady and unsteady thermal regimes to monitor fouling in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Different Polymeric Membranes Performances in Microfiltration of Rough Non-Alcoholic Beer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tavakkoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babaluo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabaee Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Chemical Engineering Congress and Exhibition (IChEC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kish Island, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Analysis and Innovative Bioprocess for Highly Efficient, Microbial Production of Energetic and Chemical Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Industrial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tracer experiments to identify hydrodynamic behaviour of a two-stage bioreactor with cell recycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of physical and biological interactions in cell cultures in a bioreactor: On-line and off-line rheological characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and rheological behaviour of Yarrowia lipolitica during production of intra-cellular energetic molecules: Impact of lipid accumulation and genetic modifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling monitoring during ohmic heating of dairy products with a cell jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aerospace fuel: an innovative bioprocess with very high performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Béopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference for AeroSpace Sciences (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line rheology of cell cultures in a bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling measurement using a thermal-based microsystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th workshop on Micromachining, Micromechanics and Microsystems (MME 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid and gas residence time distribution in a two-stage bioreactor with cell recycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ben Gaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracer5, Tracers and Tracing methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tiradentes, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology and genetic study of fatty acids accumulation by oleaginous yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Yeasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flux behaviour and fouling phenomenon in cross-flow sterile filtration of non-alcoholic beer by ceramic membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajippor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.R Tabatabei Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with Membrane 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Algrave, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du comportement rhéologique d'un moût de fermentation lors de l'accumulation de lipides chez Rhodotorula glutinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFR42: Rhéologie des milieux évolutifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids accumulation in yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Yeast lipid conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid profile modulation of the lipids accumulated by Rhodotorula glutinis and Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Biomass Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of processing conditions (flow regime, heating) on residence time distribution in tubular joule effect heaters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Detavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13. World Congress of Food Science and Technology "Food is Life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohmic heating of complex foods in continuous process – Challenges and solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFT 2006 – Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and measurement of residence time distribution in tubular Joule effect heaters with and without geometric modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACER 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Autrans/Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial production of fatty acids : performances of a new way to produce molecules to energetic or chemical uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Symposium on Biotechnology for Fuels and Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la surchauffe parietal dans un échangeur de chaleur à effet Joule direct avec et sans encrassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ile de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean membrane processes for effluents and wastewaters treatment in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Incentives in India. Past Trends and Prospective Paths towards Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur en ligne pour mesurer l'encrassement dans les procédés continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesures et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echangeur de chaleur à Effet Joule Direct en Agroalimentaire: Mesure et modélisation des températures pariétales et du fluide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassily Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres AGORAL 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement thermique en continu de fluides alimentaires complexes chargés en particules. Incidence de la technologie de chauffage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Zaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres AGORAL 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the physical characterisitics of complex foodstuffs charged in particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Santer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food (ICEF9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of solid-liquid suspensions (real, large and non-spherical particles in non newtonian carrier fluid) flowing in horizontal and vertical pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goudaliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Two-Phase Flow modelling and experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of hot wire method to monitor fouling phenomena in continuous food process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lejaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food (ICEF9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic filtration for rough beer clarification : application of rotating & vibrating filtration (RVF Technology).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Congress of the European Brewery Convention (EBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre le comportement hydrodynamique et la répartition de dépôt encrassant dans des cellules ohmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès SFGP (Société Française de Génie des Procédés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gavy-Océanis, St Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquence d'un mauvais remplissage sur l'encrassement de cellules ohmiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque PROSETIA. Procédés de séparation et de transformation en industrie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement des fluides agroalimentaires contenant de grosses particules : méthode d'analyse de la distribution cumulée en particules dans des conduites cylindriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès SFGP (Société Française de Génie des Procédés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gavy-Océanis, St Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and emerging applications of membranes processes in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERMEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tatranske Matliare, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude hydrodynamique d'un module de filtration dynamique : détermination des courbes de frottement, de consommation de puissance et de la distribution radiale de la pression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of RVF technology to achieve rough beer clarification and cold-sterilisation of beer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Brewery Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohmic heating to achieve uht sterilisation of milk. Comparison with plate heat exchanger and definition of a heat dissipation coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th, Experimental heat transfer, fluid mechanics and thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances thermiques d'un chauffage ohmique pour la stérilisation UHT du lait - Définition d'un critère d'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque Prosetia. Procédés de séparation et de transformation en industrie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer to hifhly viscous fluids in a vessel agitated by a non standard helical ribbon impeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaubre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th.World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stérilisation UHT du lait : Comparaison entre un échangeur de chaleur à plaques et un chauffage ohmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances thermiques d'un échangeur tubulaire à effet Joule (T.P.C.) par modification géométrique. Application sur des fluides modèle et réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la clarification de la bière de garde par microfiltration tangentielle – Application de la technologie RVF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of membrane processes in food and dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACE Corrosion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère d'apparition de la convection mixte en régime laminaire dans un échangeur tubulaire à densité de flux constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Nancy, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of foodstuff flows in an agitated vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Torrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International conference on simulation in food and bioindustries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du chauffage ohmique pour le traitement thermique de fluides agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfiltration tangentielle en brasserie : Réduction des rejets et alternative technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque, Integration des membranes dans les procedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the porous structure of inorganic carbon supported microfiltration and ultrafiltration membranes by a liquid-phase adsorption of phenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bialopiotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Maingonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of physico-chemical properties of materials used in dead-end and cross-flow microfiltration of rough beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European congress of chemical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow microfiltration of rough beer with tubular ceramic membranes - Qualitative and quantitative performances of the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 27th congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Brewery Convention., May 1999, Cannes, France. pp.823-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches qualitatives et quantitatives de la microfiltration tangentielle de bière de garde sur des membranes céramiques tubulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosétia'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des vortex de Dean sur le transfert de matière en microfiltration tangentielle de bière de garde sur membranes organiques fibres creuses de 0,1 æm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aptel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prosetia INRA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling mechanisms in beer cross-flow microfiltration with tubular ceramic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing'98-Cost 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des mécanismes gouvernant le flux de perméat et la rétention des protéines en microfiltration tangentielle stérilisante de bière sur une membrane nuclépore 0,2 micron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA INRA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical screening and in vitro antioxidant activity of extracts from pinecones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale sur les Plantes Médicinales et Matériaux (MPM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTRACTION OF BIOACTIVE COMPOUNDS FROM P. HALEPENSIS PETALS BY SUPERCRITICAL CO₂: FROM EXTRACTION KINETICS TOWARDS MASS TRANSFER AND MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an integrative dynamic model associating morpho-rheological patterns of bioprocesses with filamentous microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzanna J Kozanecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Büchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Symposium on Biochemical Engineering Sciences (ESBES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-liquid extraction of active biomolecules from cone: screening of Pinaceae species and modeling of extraction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (14th ECCE and 7th ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the effects of operating conditions and cell design on the performances of a dynamic filtration module (RVF) for MBR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (14th ECCE and 7th ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of wheat bran (WB) by-product in the production of Btk based biopesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Barssoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nasserdinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem El Ghoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BestMedGRAPE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of physico-chemical properties of complex organic substrates to produce biohydrogen by extremophile microorganisms (dark fermentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhifalli Khouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahyaoui Rawnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Faten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Days of Biotechnology - IDB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and phenolic compound of Pinaceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Grand Sud-Ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative rheometer investigation and morphology characterization for rheo-morphological studies of filamentous microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himmelfahrtstagung on Bioprocess Engineering 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual online monitoring, image analysis and rheological characterization aid morphology engineering of filamentous actinomycetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental method to explore instantaneous and local transmembrane pressure within dynamic filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brewing, winemaking and distilling: overview of wastewater treatment and utilisation schemes. Focus on membrane penetration in brewing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA conference - Winery2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Mons, Belgium. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel n°2 : Exploitation des nouvelles ressources pour la production durable de molécules d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Valter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la société française de génie des procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of concentrated lignocellulose suspensions with a continuous feeding strategy based on a critical concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting “Conversion of Biomass to Biofuels”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Munoz, Philippines. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and important trends in biological conversion of biomass to fuels and other compounds: Focus on Industrial Biotechnology and Transfer limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: “Biomass Conversion to Liquid Biofuels”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Diliman, Philippines. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocess and Transfer limitations in Biological biomass conversion. Limiting factor or lever arm to intensify bioprocess ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting at SBFT-HUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Food and Bioprocess Engineering: focus on alternative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting at SBFT-HUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers limitation in bioprocess : Why physical approaches have some meaningful effect for white biotechnology development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hanoi, Vietnam. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of pretreated lignocellulosic matrixes: focus on physical insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HTMS BioAsie project. Bioprocess intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of concentrated lignocellulose suspensions with a cumulative feeding strategy based on a critical concentration: From laboratory to pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Congress of Applied Biotechnology (ECAB 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France. , 1736 p., 2015, ECCE 10 + ECAB 3 + EPIC 5 "Chemical Engineering and Biochemical Engineering for a new sustainable process industry in Europe" - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies industrielles & transferts couplés : facteur limitant ou vecteur d’intensification des bioprocédés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (JIB2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts couplés au sein des réacteurs biologiques: Quelques exemples d'approches physiques au service de la compréhension et du contrôle des bioprocédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de Formation sur la Fermentation ISBS/ENIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sfax, Tunisia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur les méthodes de détection de l’encrassement Exemples de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pole HYDREOS, Journée technique Dépôts-Biofilms-Entartrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nancy, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreducible coupling between physical and biological phenomena: overview of on-line and off-line physical measurements during high cell density cultures of yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Renewable Resources and Biorefineries - RRB8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.0, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of fermentescible sugar from paper-pulp: looking for a dynamic and multiscale integrated models based on physical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Renewable Resources and Biorefineries - RRB8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.0, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocess characterization and intensification: a step ahead with physical approach and instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprotech International Conference on Bioproduction, BICB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sfax, Tunisia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problématiques scientifiques autour des transferts couplés dans les bioréacteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques LBE-LISBP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Narbone, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un capteur innovant pour la mesure en ligne et en continu des phénomènes d’encrassement dans les procédés industriels : Le capteur Neosens FS-SeriesTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon IPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés membranaires en brasserie : recherché, innovations et réalité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Francais des Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial production of energetic molecules for uses as aerospace fuel: profile modulation of fatty acids accumulated during yeast fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference for Aero-Space Sciences (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilisation en procédé continu des fluides alimentaires complexes : les défis des technologies alternatives utilisant l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon IPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des membranes dans l’industrie alimentaire: applications récentes et procédés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NOVELECT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, St Nazaire, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and analysis of fouling during crossflow microfiltration of beer with 0.10 æm tubular ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification et stérilisation de la bière par microfiltration tangentielle - La microfiltration sur membrane et ses applications potentielles en brasserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon IPA’98 - Journée d’étude “ Membranes ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Paris, France. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux agronomiques, techniques et économiques d'une mobilisation accrue des différents gisements de biomasse et de leur transformation en bioénergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des alternatives potentielles au formaldéhyde dans la production des alginates en alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Certin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2014-SA-0236, Anses. 2021, 273 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives potentielles au formaldéhyde en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Certin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0022, Anses. 2021, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03356388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des alternatives potentielles au formaldéhyde en alimentation humaine dans le secteur sucrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Certin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2014-SA-0236, Anses. 2021, 264 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03668988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Hybrid Model for Nanobody-based Antivenom Production (scorpion antivenon) with E. coli CH10-12 and E. coli NbF12-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana María Alonso Villela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cescut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayza Daboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavio Manenti, G.V. Rex Reklaitis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Computer Aided Process Engineering / 15th International Symposium on Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, Elsevier, pp.145-150, 2024, Computer Aided Chemical Engineering, eBook ISBN: 9780443288258. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50025-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, Volume 1: 18th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 327, Springer International Publishing, pp.129-136, 2022, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Enhancement by Dynamic Filtration for Environmental Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luhui Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.243-264, 2020, Environmental Chemistry for a Sustainable World, 978-3-030-33980-7. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33978-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of lignocellulose suspensions and impact of hydrolysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filaments in Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, 2015, Advances in Biochemical Engineering Biotechnology, 978-3-319-20511-3. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2015_323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. 24: Ohmic heating as an aseptic sterilization process for particulate foods. – Section 8: Other applications and future uses of ohmic heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electro-technologies for food processing: Book series volume 1: Ohmic heating: Principles, practices and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency and control of ohmic heating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ohmic Heating in Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubular and fluid jet units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghnimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ohmic Heating in Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Fouling and Flux Behavior in Cross-Flow Microfiltration of Nonalcoholic Beer by Ceramic Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yazdanshenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Reza Tabatabaei Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Membrane Technology for Energy, Water, and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons, Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9781118024591. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118190180.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling Monitoring: Local Thermal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agriculture, Food and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker Inc., 2011, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/E-EAFE2-120045933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques en brasserie: Opportunités et réalité des procédés membranaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Moll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur (Editions TI), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques en brasserie: Technologies associées à la clarification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Moll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire, F3260</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brewing, winemaking and distilling: an overview of wastewater treatment and utilization schemes (Part IV - Chapter 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Water and Energy Management in Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing Limited, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouling phenomena using hot wire method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agriculture, Food and Biologicla Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker Inc., 2006, Encyclopedia, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/E-EAFE-120040368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of heat transfer in joule effect tubular heat exchanger by geometrical modifications. Applications to model (milky dessert) and real (whole egg) fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Quenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental heat transfer, fluid mechanics, and thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni ETS, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques technico-économique du secteur brassicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur (Editions TI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la microfiltration tangentielle en brasserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur, Traité Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur (Editions TI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies et bioprocédés : clé de voute de la chimie verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Y Montanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier chimie verte et industries alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de mesure ou de détection de l'encrassement d'un réacteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B090337FRA; FR2010051714; WO2011018592. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur microsystème de mesure ou de détection d'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B090421FRA; FR2010051790; WO2011023916. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de mesure en continu du niveau d'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: BIF117439; FR2010050033; WO2010079311A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteur réalisé en technologie microsystème pour la mesure et/ou la détection de l'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Flourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2010050080; WO2010082006; B080799FRA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEUR MICROSYSTEME DE MESURE OU DE DETECTION D'ENCRASSEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2011023916A1; FR2949561A1. 2009, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteur réalisé en technologie microsystème pour la mesure et/ou la détection de l'encrassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Flourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2941300A1; US2011274138A1; EP2387709A1; WO2010082006A1; CN102282454A. 2009, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE MESURE OU DE DETECTION DE L'ENCRASSEMENT D'UN REACTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Crattelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO2011018592A1; FR2949155A1. 2009, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de mesure en continu du niveau d'encrassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: US2011286492A1; WO2010079311A1; CN102334023A; EP2382453A1; FR2941052A1. 2009, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et système pour la mesure et l’étude de l’encrassement d’un réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Józef Korolczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR200605424; W2007003801A3. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et système pour la mesure et l’étude de l’encrassement d’un réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Cardenas Caroti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Józef Korolczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2885694A1; JP2008541080A; WO2007003801A2; EP1886116A2; ES2688937T3. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts couplés dans les réacteurs alimentaires et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique (Toulouse), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfiltration tangentielle de la bière de garde sur des membranes céramiques multicanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Université de Technologie de Compiègne, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02842026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage des solides et des liquides dans l'industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des pressions transmembranaires en MFT approches analytique et numérique des profils de pression validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.Colloque PROSETIA INRA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nancy, France. 12 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId622"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineda Rincon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25117018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Alonso Villela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_30" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chammam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00707-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh To" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132333" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jadoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Storme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Guillemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114622" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hanke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lohr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Poduschnick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tesche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.202400078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Cao-Xuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2023.109196" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13131802" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Barssoum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Al Kassis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nassereddine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Saad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ghoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Kra&#239;em-Ghezal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves Lara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12578-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nasseredinne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Chalbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Timoumi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Kraiem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aim&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118942" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Line" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119827" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Chu-Ky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nga Luong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060989" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Segura Monroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Abdelmalek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rouis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9122147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassim Boukazia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cad&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillaudeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.12.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Ghezal-Kra&#239;em" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11093-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118955" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118293" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Jallouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Driss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2020.07.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bellouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2019.11.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala&#8208;zahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2019.01.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02350503v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.098" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263106v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deshors" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00158" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.02.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8870-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263101v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.04.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8446-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kraiem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zouari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abderrazek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ayeb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2017.2763779" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.07.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cleret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7856-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360111v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jitariouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.03.058" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0164-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268929v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Babau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombaert-Valot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013148" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932359v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Kazemi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soltanieh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yazdanshenas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.769660" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495884v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crattelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1Q8JMG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-35167" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263864v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Crattelet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661851v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ali Reza Tabatabaei Nejad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.06.041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDFDPSMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R Tabatabaei Nejad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tavakkoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babaluo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/ASBCJ-2010-0315-01" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le-Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9JTMWRB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Gu&#233;rin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doubrovine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310089v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanpain-Avet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ermolaev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.05.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71VM6KWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310090v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourdon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Leuliet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kesteloot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490085v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Tissier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Maury" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Semet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2005.01.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV1PK072-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310098v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Tissier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72496-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490089v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491209v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696107v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684522v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697772v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandain-Avet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697286v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697241v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491211v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lalande" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978277v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez Men&#233;ndez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Figueroa Cardona" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Jeni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Anh Nguyen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen Vu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978234v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fayad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nasreddine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupoiron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978299v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981356v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Ayyildiz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanerke Amangeldi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977525v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987720v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337902001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987710v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Abdoud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977559v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Abboud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abdelmalek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bensaid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977751v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle El Kassis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979760v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977440v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensaid" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86261-9_13" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977413v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756535v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982256v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra&#239;em Hazar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Yannick" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmila Issam" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abderrazek Rahma" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989652v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cad&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982352v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987621v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bensaid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982299v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Khalifa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Abderrazek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125108v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979339v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Said" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tounsi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124474v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boukazia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664904v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273366v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886476v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273364v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273365v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913607v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605510v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.935" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89SLHKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913670v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Portelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483849v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273377v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273370v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273369v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886481v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pichavant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886482v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886483v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886484v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273378v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guillemot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019525v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275505v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022993v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306117v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306118v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane d' Esparbes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306182v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306114v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306116v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R Tabatabaee Nezhad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306185v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307756v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteve" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307751v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306122v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306121v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306151v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306113v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008414v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308937v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajippor" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R Tabatabei Nezhad" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490076v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008753v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308938v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Detavernier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310112v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310114v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310099v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308936v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cardenas Caroti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Korolczuk" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334242v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760026v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bories" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334243v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Za&#239;d" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334248v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bournaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334241v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renuy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goudaliez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourneaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334246v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cardenas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lejaye" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cozic" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334245v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chopard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308957v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332556v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ayadi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334247v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lecompte" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490072v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332551v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ricatte" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332550v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762453v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leuliet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332554v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762454v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaubre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764484v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leulier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463371v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763279v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quenard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770320v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491205v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771092v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torrez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771715v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771792v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838528v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bialopiotrowicz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770250v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Routier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771713v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771202v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769962v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manno" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aptel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770327v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770301v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cillier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530404v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03356388v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Certin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botineau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788295v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668988v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988104v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988098v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988141v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Schumann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dinius" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna J Kozanecka" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen B&#252;chs" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979783v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981348v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987769v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Chebbi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhifalli Khouloud" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui Rawnak" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Faten" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987683v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977733v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nasserdinne" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987678v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hanke" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lohr" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tesche" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hoffmann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987659v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987645v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273375v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485080v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laroche" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Valter" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483846v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483848v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483844v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483850v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483842v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483843v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886480v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273376v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487841v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467146v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rault" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vannier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raymond" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023184v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023167v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Binet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275506v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490074v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490077v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Katz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490084v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008693v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490071v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490078v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839961v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491208v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642732v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50025-9" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388495v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988337v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Zhang" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luhui Ding" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33978-4_6" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269476v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_323" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263862v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ohmic-Heating-in-Food-Processing/Ramaswamy-Marcotte-Sastry-Abdelrahim/p/book/9781138198968" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487840v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487842v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487843v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781118190180.ch13" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118190180.ch13" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264351v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EAFE2-120045933" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263863v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Moll" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263865v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/procedes-chimie-bio-agro-th2/operations-unitaires-du-genie-industriel-alimentaire-42430210/techniques-en-brasserie-f3260/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310087v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490069v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EAFE-120040368" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832932v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quenard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491213v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/procedes-chimie-bio-agro-th2/filiere-de-production-produits-d-origine-vegetale-42433210/secteur-brassicole-f6210/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491212v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/archives-th12/archives-agroalimentaire-tiaf0/archive-1/applications-en-brasserie-de-la-microfiltration-tangentielle-f3260/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153187v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989760v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989771v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukabache" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989752v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gispert" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989747v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Flourens" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818318v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818315v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818316v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818317v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989734v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Korolczuk" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833424v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819044v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842026v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843073v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840920v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineda Rincon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25117018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Alonso Villela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_30" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chammam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00707-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh To" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132333" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jadoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Storme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Guillemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114622" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hanke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lohr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Poduschnick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tesche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.202400078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Cao-Xuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2023.109196" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13131802" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Barssoum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Al Kassis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nassereddine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Saad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ghoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Kra&#239;em-Ghezal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves Lara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12578-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nasseredinne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Chalbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Timoumi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Kraiem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aim&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118942" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Line" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119827" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Chu-Ky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nga Luong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060989" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Segura Monroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Abdelmalek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rouis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9122147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassim Boukazia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cad&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillaudeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.12.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Ghezal-Kra&#239;em" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11093-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118955" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118293" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Jallouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Driss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2020.07.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bellouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2019.11.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala&#8208;zahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2019.01.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02350503v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.098" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263106v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deshors" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00158" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.02.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8870-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263101v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.04.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886493v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kraiem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zouari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abderrazek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ayeb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2017.2763779" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8446-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.07.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cleret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7856-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360111v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jitariouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.03.058" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0164-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268929v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Babau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombaert-Valot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013148" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932359v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Kazemi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soltanieh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yazdanshenas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.769660" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495884v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crattelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1Q8JMG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-35167" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263864v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Crattelet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661851v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ali Reza Tabatabaei Nejad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.06.041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDFDPSMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R Tabatabaei Nejad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tavakkoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babaluo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/ASBCJ-2010-0315-01" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le-Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9JTMWRB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Gu&#233;rin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doubrovine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310089v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanpain-Avet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ermolaev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.05.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71VM6KWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310090v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourdon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Leuliet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kesteloot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310098v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Tissier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Maury" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72496-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490085v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Tissier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Semet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453932v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2005.01.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV1PK072-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490089v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491209v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491214v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696107v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697496v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684522v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697772v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandain-Avet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697286v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491211v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lalande" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697241v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Figueroa Cardona" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Jeni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978277v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez Men&#233;ndez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Anh Nguyen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen Vu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978234v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fayad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nasreddine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupoiron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978299v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981356v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Ayyildiz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanerke Amangeldi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977525v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987720v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337902001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987710v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Abdoud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977751v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle El Kassis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977559v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Abboud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abdelmalek" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bensaid" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979760v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977440v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensaid" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86261-9_13" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977413v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989652v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cad&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756535v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982256v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra&#239;em Hazar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Yannick" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmila Issam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abderrazek Rahma" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982352v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987621v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bensaid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982299v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Khalifa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Abderrazek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125108v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979339v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Said" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tounsi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124474v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boukazia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664904v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273366v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886476v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273364v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273365v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913607v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605510v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.935" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89SLHKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913670v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Portelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483849v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273377v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273370v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273369v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886481v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pichavant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886482v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886483v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886484v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273378v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guillemot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019525v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275505v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022993v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306117v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306118v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane d' Esparbes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306182v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306114v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306185v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R Tabatabaee Nezhad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307756v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteve" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306116v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307751v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306122v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306151v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306121v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306113v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008414v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308937v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajippor" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.R Tabatabei Nezhad" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490076v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008753v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308938v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Detavernier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310112v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310114v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310099v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760026v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bories" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308936v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cardenas Caroti" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Korolczuk" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334242v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334243v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Za&#239;d" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334248v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bournaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334241v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renuy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goudaliez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourneaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334246v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Cardenas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lejaye" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cozic" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308957v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334245v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chopard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332556v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ayadi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334247v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lecompte" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490072v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332551v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ricatte" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332550v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762453v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leuliet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332554v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762454v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaubre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764484v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leulier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763279v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quenard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463371v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491205v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770320v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771092v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torrez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771792v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771715v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838528v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bialopiotrowicz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770250v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Routier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771713v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771202v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769962v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manno" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aptel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770327v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770301v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cillier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988104v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988098v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988141v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Schumann" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dinius" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna J Kozanecka" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen B&#252;chs" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979783v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981348v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977733v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nasserdinne" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987769v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Chebbi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhifalli Khouloud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui Rawnak" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Faten" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987683v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987678v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hanke" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lohr" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tesche" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hoffmann" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987645v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987659v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273375v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485080v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laroche" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Valter" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483846v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483848v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483844v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483850v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483842v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483843v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886480v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273376v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487841v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467146v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rault" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vannier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raymond" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023184v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023167v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Binet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275506v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490074v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490077v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Katz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490084v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008693v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490071v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490078v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839961v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491208v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530404v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788295v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Certin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botineau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03356388v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668988v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642732v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50025-9" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388495v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988337v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Zhang" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luhui Ding" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33978-4_6" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269476v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_323" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263862v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ohmic-Heating-in-Food-Processing/Ramaswamy-Marcotte-Sastry-Abdelrahim/p/book/9781138198968" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487840v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487842v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487843v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781118190180.ch13" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118190180.ch13" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264351v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EAFE2-120045933" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263863v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Moll" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263865v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/procedes-chimie-bio-agro-th2/operations-unitaires-du-genie-industriel-alimentaire-42430210/techniques-en-brasserie-f3260/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310087v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490069v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EAFE-120040368" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832932v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quenard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491213v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/procedes-chimie-bio-agro-th2/filiere-de-production-produits-d-origine-vegetale-42433210/secteur-brassicole-f6210/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491212v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/archives-th12/archives-agroalimentaire-tiaf0/archive-1/applications-en-brasserie-de-la-microfiltration-tangentielle-f3260/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153187v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989760v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989771v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukabache" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989752v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gispert" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989747v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Flourens" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818318v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818315v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818316v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818317v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989734v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Korolczuk" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833424v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819044v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842026v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843073v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840920v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>