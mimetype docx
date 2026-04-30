--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -542,360 +542,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Hobbesian Crowd Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Foisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Part II of The Crowd in the History of Political Thought: A Symposium on Populism, 85 (4), pp.474-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0034670523000244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identidade pessoal e mortalidade humana: Hobbes, Locke, Leibniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Foisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo de Carvalho Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DoisPontos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Hobbes II, 20 (3), pp.229-242. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5380/dp.v20i3.93617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5380/dp.v20i3.93617⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05423829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de : Cesare Cuttica, Anti-Democracy in England, 1570-1642, Oxford, Oxford University Press, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Foisneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.182-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawls et la philosophie politique normative. Théorie de la justice&amp;quot; cinquante ans après. Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Foisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillarme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rawls et la philosophie politique normative Théorie de la justice cinquante ans après, 145, pp.3-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.232.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/leph.232.0003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04143331v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04351462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La normativité des principes de justice</w:t>
               </w:r>
@@ -4466,573 +4466,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sovereignty and Reason of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Foisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lloyd Howell A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Reception of Bodin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.323-342, 2013, 978-90-04-23608-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00874310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Common people as Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Foisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secrétan Catherine ; Jacob Margaret C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In praise of ordinary people : Early Modern Britain and the Dutch Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.47-63, 2013, 978-1-137-38051-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00880560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What's 'political' about Minority Rights?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Foisneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Merle Jean-Christophe ; Foisneau Luc ; Hiebaum Christian ; Velasco Juan Carlos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spheres of Global Justice. Vol. 1, Global Challenges to Liberal Democracy. Political Participation, Minorities and Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.143-154, 2013, 978-94-007-5997-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00874322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Hobbes between enlightenment and darkness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Foisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In praise of ordinary people : Early Modern Britain and the Dutch Republic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.47-63, 2013, 978-1-137-38051-7</w:t>
+              <w:t xml:space="preserve">Leviathan between the wars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-20, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Lloyd Howell A. </w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authoritarian state vs totalitarian state: Leviathan in an early twentieth-century French debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Foisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Foisneau; Jean-Christophe Merle; Tom Sorell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Reception of Bodin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.323-342, 2013, 978-90-04-23608-0</w:t>
+              <w:t xml:space="preserve">Leviathan Between the Wars. Hobbes’ Impact on Early Twentieth Century Political Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Peter Lang, pp.77-94, 2005, Rechtsphilosophische Hefte, 978-3-631-51239-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité et vérité. Hobbes dans l'espace public kantien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Foisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Foisneau; Denis Thouard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kant et Hobbes. De la violence à la politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-32, 2005, Histoire de la philosophie, 978-2-7116-1736-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souveraineté et animalité : Agamben lecteur de Hobbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Foisneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Gontier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal et animalité dans la philosophie de la Renaissance et de l'âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-244, 2005, Bibliothèque philosophique de Louvain, 90-429-1597-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353441v1</w:t>
-              </w:r>
-[...239 lines deleted...]
-                <w:t xml:space="preserve">hal-02553995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Hobbes between Enlightenment and Darkness</w:t>
               </w:r>
@@ -6651,51 +6651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED4498A9"/>
+    <w:nsid w:val="8B774B26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6882,51 +6882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-foisneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2075-9711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Foisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.196.0091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466346v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423829v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho Alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v20i3.93617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillarme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.232.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0034670523000244" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.232.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750257-bja10049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sorell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1404/82699" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picavet Emmanuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Terry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.039.0147" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/manieres-de-gouverner/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-philosophes-francais-du-xviie-siecle-volumes-i-ii-acteurs-et-reseaux-du-savoir.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10770-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/hobbes-2/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Hobbes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-philosophes-francais-du-xviie-siecle-acteurs-et-reseaux-du-savoir.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1723-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rawls" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Munoz-Dard&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/justice-et-critique/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Merle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hiebaum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Velasco Juan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5998-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/leviathan-after-350-years-9780199264612?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_d&#233;couverte_du_principe_de_raison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Hobbes_et_la_toute-puissance_de_Dieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/publications/politique-droit-et-theologie-chez-bodin-grotius-et-hobbes/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347534v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marquer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788843099535" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108234870.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://disput.hr/shop/europe-and-the-heritage-of-modernity/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-axe-montaigne-hobbes-anthropologie-et-politique-la-passion-de-la-gloire-chez-montaigne-et-hobbes.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6079-1.p.0075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/index.php?lang=fr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711617364/kant-et-hobbes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/44746" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1099020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/scheda_libro.aspx?Id=12276" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/leviathan-after-350-years-9780199264612?cc=fr&amp;amp;lang=en&amp;#https://global.oup.com/academic/product/leviathan-after-350-years-9780199264612?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerv&#233;gan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pink" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savidan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Larmore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laborde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colliot-Th&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Scanlon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942703v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urfalino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descombes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-foisneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2075-9711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Foisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.196.0091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466346v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0034670523000244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho Alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v20i3.93617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillarme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.232.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.232.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750257-bja10049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sorell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1404/82699" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picavet Emmanuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Terry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.039.0147" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/manieres-de-gouverner/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-philosophes-francais-du-xviie-siecle-volumes-i-ii-acteurs-et-reseaux-du-savoir.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10770-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/hobbes-2/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Hobbes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-philosophes-francais-du-xviie-siecle-acteurs-et-reseaux-du-savoir.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1723-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rawls" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Munoz-Dard&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/justice-et-critique/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Merle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hiebaum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Velasco Juan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5998-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/leviathan-after-350-years-9780199264612?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_d&#233;couverte_du_principe_de_raison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Hobbes_et_la_toute-puissance_de_Dieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/publications/politique-droit-et-theologie-chez-bodin-grotius-et-hobbes/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347534v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marquer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788843099535" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108234870.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://disput.hr/shop/europe-and-the-heritage-of-modernity/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-axe-montaigne-hobbes-anthropologie-et-politique-la-passion-de-la-gloire-chez-montaigne-et-hobbes.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6079-1.p.0075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553995v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/44746" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711617364/kant-et-hobbes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353441v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/index.php?lang=fr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1099020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/scheda_libro.aspx?Id=12276" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/leviathan-after-350-years-9780199264612?cc=fr&amp;amp;lang=en&amp;#https://global.oup.com/academic/product/leviathan-after-350-years-9780199264612?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerv&#233;gan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pink" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savidan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Larmore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laborde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colliot-Th&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Scanlon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942703v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urfalino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descombes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>