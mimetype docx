--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,6596 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6545 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Foisneau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche de classe exceptionnelle au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2075-9711</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=zgQIAvIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre place de la folie en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 196, pp.91-103. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.196.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éviter le despotisme. Du bon usage de la réflexion normative dans l’interprétation de Montesquieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la pitié avec ou sans la sympathie (Hobbes, Rousseau, Butler, Smith)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of interdisciplinary history of ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (28), pp.7.1-7.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alfred J. Noll, Hobbes Enzyklopädie. Abecedarium zum Werk von Thomas Hobbes. Internationale Thomas-Hobbes-Bibliographie, Vienne, Czernin Verlag, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87 (2), pp.199-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner le point de vue de la justice : Rawls et la notion de “forme de vie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Formes de vie et institutions : entre nature et artifice, 281-282 (2023/1-2), pp.36-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidade pessoal e mortalidade humana: Hobbes, Locke, Leibniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo de Carvalho Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hobbes II, 20 (3), pp.229-242. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/dp.v20i3.93617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Cesare Cuttica, Anti-Democracy in England, 1570-1642, Oxford, Oxford University Press, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.182-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawls et la philosophie politique normative. Théorie de la justice&amp;quot; cinquante ans après. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rawls et la philosophie politique normative Théorie de la justice cinquante ans après, 145, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leph.232.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hobbesian Crowd Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Part II of The Crowd in the History of Political Thought: A Symposium on Populism, 85 (4), pp.474-493. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0034670523000244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normativité des principes de justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rawls et la philosophie politique normative. "Théorie de la justice" cinquante ans après, 145, pp.7-29. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leph.232.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnston, David, ed., Leviathan by Thomas Hobbes. Second Norton Critical Edition. Norton Library edition. Johnston, David, ed., Leviathan by Thomas Hobbes. Introduction by Kinch Hoekstra and David Johnston. Norton Library edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hobbes Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (2), pp.201-205. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18750257-bja10049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normative political philosophy, history of philosophy and how to combine them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sorell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Douglass et Johan Olsthoorn (eds), Hobbes’s On the Citizen. A Critical Guide, Cambridge, Cambridge University Press, 2020, 252 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formes de vie, formes de politique, 85, pp.182-185. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.852.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punishment not war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Italian Law Journal. An international forum for the critique of Italian Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.397-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier et le second Rawls. Compte-rendu de Andrius Gališanka, John Rawls. The Path to a Theory of Justice (Harvard, 2019).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Mathieu Hauchecorne, La gauche américaine en France. La réception de John Rawls et des théories de la justice, Paris, CNRS Editions, 2019 et Catherine Audard, La démocratie et la raison. Actualité de John Rawls, Paris, Grasset, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie morale d’un réfugié politique À propos de : Arash Abizadeh, Hobbes and the two faces of ethics, Cambridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tragédie politique à l’invention démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.303-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moral Philosophy of a Political Refugee About: Arash Abizadeh, Hobbes and the Two Faces of Ethics, Cambridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da necessidade das coisas e das ações: Hobbes crítico da indeterminação dos futuros contingentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potere umano e mondo animale secondo Hobbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scienza e Politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXI (60), pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie politique et justice internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconséquences de l'injustice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elogio dell'uomo comune. Un altro approccio al pensiero di Thomas Hobbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersezioni. Rivista di storia delle idee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1404/82699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un philosophe français ? Entretien de Florent Guénard avec Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hobbes on desire and happiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homo Oeconomicus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (4), pp.411-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Good Governance and Democracy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picavet Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Terry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistyka i Przyrodoznawstwo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie à rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Philosophoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (39), pp.147-162. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/phoir.039.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global justice as good governance: A critical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistyka i Przyrodoznawstwo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La république face à la question de la race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (2), pp.479-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de gouverner. Politiques modernes de la souveraineté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-222, 2025, 978-2-271-13696-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier - Classiques Jaunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2632, 2021, 978-2-406-10769-9. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10770-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hobbes et la toute-puissance de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions, Biblis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.440, 2021, 978-2-271-1346_8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hobbes. La vie inquiète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 617, pp.1-624, 2016, Folio Essais, 978-2-07-046788-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-2138, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1723-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rawls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Munoz-Dardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-96, 2014, 978-2-7132-2411-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good governance and democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picavet Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macdonald Terry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W-UWM (Wydawnictwo Uniwersytetu Warminsko-Mazurskiego), pp.env. 150, 2013, ISSN-12344087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spheres of Global Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hiebaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Velasco Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.414, 2013, 978-94-007-5997-8. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5998-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governo e soberania. O pensamento politico moderno de Maquiavel a Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linus Editores, pp.1-200, 2009, 13: 978-8560063086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dictionary of seventeenth-century French philosophers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thoemmes Continuum, 2, pp.1-1314, 2008, 9780826436566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kant et Hobbes. De la violence à la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque d'Histoire de la Philosophie, 256 p., 2005, 978-2-7116-1736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00454651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviathan between the wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau; Jean-Christophe Merle; Tom Sorell. Peter Lang, pp.1-171, 2005, Giuseppe Orsi; Kurt Seelmann; Stefan Smid; Ulrich Steinvorth, 3-631-51239-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviathan after 350 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau; Tom Sorell. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-308, 2004, Mind association occasional series, 0-19-926461-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New critical perspectives on Hobbes's Leviathan upon the 350th anniversary of its publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau; George Wright. FrancoAngeli, pp.1-374, 2004, collana di filosofia, Guido Canziani, 88-464-5561-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découverte du principe de raison. Descartes, Hobbes, Spinoza, Leibniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-224, 2001, Débats philosophiques, 978-2-13-050866-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hobbes et la toute-puissance de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-424, 2000, Fondements de la politique, 2-13-050956-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, droit et théologie chez Bodin, Grotius et Hobbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Kiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-314, 1997, Philosophie politique, 2-84174-096-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le puzzle de la justice : Hobbes et Hume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antony McKenna; Gianluca Mori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et scepticisme de Montaigne à Hume. Mélanges en l’honneur de Gianni Paganini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.473-490, 2023, Libre pensée et littérature clandestine, 978-2-7453-5951-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie du Léviathan et les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hobbes et la toute-puissance de Dieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.401-418, 2021, 978-2-271-13460-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Against philosophical darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus P. Adams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A companion to Hobbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-286, 2021, 9781119634997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leggi, diritti e contratto. Grozio, Hobbes e Locke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianni Paganini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La filosofia dei moderni. Storia e temi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-175, 2020, 978-88-430-9953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Productivity of Misreading: Interpreting Hobbes in a Hobbesian Contractarian Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpreting Hobbes's Political Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.242-257, 2019, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108234870.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifying Hobbes. Hume's conception of justice in a Hobbesian perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domagoj Vujeva; Luka Ribareviç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe and the heritage of modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-115, 2017, Europe and the heritage of modernity, 978-953-260-277-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La passion de la gloire chez Montaigne et Hobbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emiliano Ferrari; Thierry Gontier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'axe Montaigne-Hobbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-8124-6077-7. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6079-1.p.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hobbes, l'autorité de la loi et la capacité d'action des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique de l'âme. Autour de Pierre Manent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's 'political' about Minority Rights?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merle Jean-Christophe ; Foisneau Luc ; Hiebaum Christian ; Velasco Juan Carlos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spheres of Global Justice. Vol. 1, Global Challenges to Liberal Democracy. Political Participation, Minorities and Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.143-154, 2013, 978-94-007-5997-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common people as Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secrétan Catherine ; Jacob Margaret C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In praise of ordinary people : Early Modern Britain and the Dutch Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.47-63, 2013, 978-1-137-38051-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovereignty and Reason of State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd Howell A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reception of Bodin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.323-342, 2013, 978-90-04-23608-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté et animalité : Agamben lecteur de Hobbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gontier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal et animalité dans la philosophie de la Renaissance et de l'âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-244, 2005, Bibliothèque philosophique de Louvain, 90-429-1597-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorité et vérité. Hobbes dans l'espace public kantien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau; Denis Thouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kant et Hobbes. De la violence à la politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-32, 2005, Histoire de la philosophie, 978-2-7116-1736-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoritarian state vs totalitarian state: Leviathan in an early twentieth-century French debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau; Jean-Christophe Merle; Tom Sorell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leviathan Between the Wars. Hobbes’ Impact on Early Twentieth Century Political Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Peter Lang, pp.77-94, 2005, Rechtsphilosophische Hefte, 978-3-631-51239-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Hobbes between enlightenment and darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leviathan between the wars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-20, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Hobbes between Enlightenment and Darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau; Tom Sorell; Jean-Christophe Merle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leviathan between the wars. Hobbes's impact on early twentieth-century political philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peterlang GmbH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-20, 2005, 3-631-51239-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kant et Hobbes. De la violence à la politique. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau; Denis Thouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kant et Hobbes. De la violence à la politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2005, Histoire de la philosophie, 978-2-7116-1736-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the air-pump. Hobbes, Boyle and the omnipotence of God</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau; George Wright. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New critical perspectives on Hobbes's Leviathan upon the 350th anniversary of its publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FrancoAngeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-49, 2004, 88-464-5561-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New critical perspectives on Hobbes's Leviathan upon the 350th anniversary of its publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-14, 2004, 88-464-5561-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviathan's theory of justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau; Tom Sorell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leviathan after 350 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-122, 2004, Leviathan after 350 years, 0-19-926461-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité des choses et des actions. Hobbes critique de l'indétermination des futurs contingents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La découverte du principe de raison. Descartes, Hobbes, Spinoza, Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-118, 2001, Débats philosophiques, 978-2-13-050866-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Le principe de raison et les raisons de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La découverte du principe de raison. Descartes, Hobbes, Spinoza, Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2001, 978-2-13-050866-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obéissance politique et mortalité humaine selon Hobbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique, droit et théologie chez Bodin, Grotius et Hobbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Kiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-305, 1997, Philosophie politique, 2-84174-096-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La philosophie politique de Bodin, Grotius et Hobbes entre droit et théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique, droit et théologie chez Bodin, Grotius et Hobbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Kiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-8, 1997, Philosophie politique, 2-84174-096-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme philosophie (avec Hegel, Schmitt et quelques autres) Entretien avec Jean-François Kervégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kervégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politika. Actualité de la philosophie politique normative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State power and normative power: the state as coercive teacher An interview with Tom Pink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politika. Actualité de la philosophie politique normative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libéralisme et réalisme politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Larmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la philosophie politique normative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From French laïcité to normative theory of religion (and return).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie des droits : De Weber à Kant. Entretien avec Catherine Colliot-Thélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colliot-Thélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The path to What We Owe to Each Other. An interview of Luc Foisneau and Véronique Munoz-Dardé with Tim Scanlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Scanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Munoz-Dardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la souveraineté. Entretien avec Vincent Descombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Urfalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Descombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a French philosopher ? Interview by Florent Guénard with Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An answer to David Runciman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Foisneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6651,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B774B26"/>
+    <w:nsid w:val="A9163B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6882,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-foisneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2075-9711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Foisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.196.0091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466346v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0034670523000244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho Alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v20i3.93617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillarme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.232.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.232.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750257-bja10049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sorell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1404/82699" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picavet Emmanuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Terry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.039.0147" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/manieres-de-gouverner/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-philosophes-francais-du-xviie-siecle-volumes-i-ii-acteurs-et-reseaux-du-savoir.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10770-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/hobbes-2/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Hobbes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-philosophes-francais-du-xviie-siecle-acteurs-et-reseaux-du-savoir.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1723-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rawls" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Munoz-Dard&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/justice-et-critique/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Merle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hiebaum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Velasco Juan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5998-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/leviathan-after-350-years-9780199264612?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_d&#233;couverte_du_principe_de_raison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Hobbes_et_la_toute-puissance_de_Dieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/publications/politique-droit-et-theologie-chez-bodin-grotius-et-hobbes/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347534v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marquer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788843099535" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108234870.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://disput.hr/shop/europe-and-the-heritage-of-modernity/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-axe-montaigne-hobbes-anthropologie-et-politique-la-passion-de-la-gloire-chez-montaigne-et-hobbes.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6079-1.p.0075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553995v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/44746" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711617364/kant-et-hobbes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353441v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/index.php?lang=fr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1099020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/scheda_libro.aspx?Id=12276" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/leviathan-after-350-years-9780199264612?cc=fr&amp;amp;lang=en&amp;#https://global.oup.com/academic/product/leviathan-after-350-years-9780199264612?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerv&#233;gan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pink" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savidan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Larmore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laborde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colliot-Th&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Scanlon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942703v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urfalino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descombes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-foisneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2075-9711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=zgQIAvIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Foisneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.196.0091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631941v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v20i3.93617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillarme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.232.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0034670523000244" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.232.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750257-bja10049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sorell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1404/82699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picavet Emmanuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Terry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.039.0147" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/manieres-de-gouverner/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-philosophes-francais-du-xviie-siecle-volumes-i-ii-acteurs-et-reseaux-du-savoir.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10770-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/hobbes-2/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Hobbes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-philosophes-francais-du-xviie-siecle-acteurs-et-reseaux-du-savoir.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1723-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rawls" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Munoz-Dard&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/justice-et-critique/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Merle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hiebaum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Velasco Juan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5998-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thouard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/leviathan-after-350-years-9780199264612?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_d&#233;couverte_du_principe_de_raison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Hobbes_et_la_toute-puissance_de_Dieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/publications/politique-droit-et-theologie-chez-bodin-grotius-et-hobbes/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347534v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marquer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788843099535" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108234870.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552743v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://disput.hr/shop/europe-and-the-heritage-of-modernity/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552713v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-axe-montaigne-hobbes-anthropologie-et-politique-la-passion-de-la-gloire-chez-montaigne-et-hobbes.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6079-1.p.0075" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/index.php?lang=fr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711617364/kant-et-hobbes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/44746" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1099020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352943v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/scheda_libro.aspx?Id=12276" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/leviathan-after-350-years-9780199264612?cc=fr&amp;amp;lang=en&amp;#https://global.oup.com/academic/product/leviathan-after-350-years-9780199264612?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerv&#233;gan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pink" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savidan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Larmore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laborde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colliot-Th&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942737v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Scanlon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urfalino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descombes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>