--- v0 (2026-03-25)
+++ v1 (2026-05-06)
@@ -1082,329 +1082,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Fourier: space–time concepts in ultrafast optics, imaging, and photonic neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffractive Coupling For Photonic Networks: How Big Can We Go?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Devaux</w:t>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.7600108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2019.2930454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366633v1</w:t>
+                <w:t xml:space="preserve">hal-02366754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive Coupling For Photonic Networks: How Big Can We Go?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing Fourier: space–time concepts in ultrafast optics, imaging, and photonic neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Andreoli</w:t>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Porte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.C69 - C77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366754v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning in a large-scale photonic recurrent neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1980,420 +1980,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrostatic vertical microscanner for phase modulating array-type Mirau microinterferometry</w:t>
+                <w:t xml:space="preserve">Caustics and Rogue Waves in an Optical Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lullin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Moal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jorge Silvestre</w:t>
+                <w:t xml:space="preserve">Shanti Toenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goëry Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/25/11/115013⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.12822 (9). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep12822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131371v1</w:t>
+                <w:t xml:space="preserve">hal-02134456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caustics and Rogue Waves in an Optical Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Mathis</w:t>
+                <w:t xml:space="preserve">Swept source optical coherence tomography endomicroscope based on vertically integrated Mirau micro interferometer: concept and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Piotr Struk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Goëry Genty</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Baranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (12), pp.7061 - 7070</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134456v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swept source optical coherence tomography endomicroscope based on vertically integrated Mirau micro interferometer: concept and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Przemyslaw Piotr Struk</w:t>
+                <w:t xml:space="preserve">An electrostatic vertical microscanner for phase modulating array-type Mirau microinterferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passilly</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (11), pp.115013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/25/11/115013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134444v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense arrays of millimeter-sized glass lenses fabricated at wafer-level</w:t>
               </w:r>
@@ -2754,51 +2754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mirror spider legs on imaging quality in Mirau micro-interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3258,321 +3258,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast turbidity compensation in the optical therapeutic window by three-wave mixing phase conjugation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">Arbitrary nonparaxial accelerating periodic beams and spherical shaping of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/15/5/055204⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.2218 - 2220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.002218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879030v1</w:t>
+                <w:t xml:space="preserve">hal-00910315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary nonparaxial accelerating periodic beams and spherical shaping of light</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Ultrafast turbidity compensation in the optical therapeutic window by three-wave mixing phase conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.2218 - 2220. </w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.055204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.38.002218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/15/5/055204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910315v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct machining of curved trenches in silicon with femtosecond accelerating beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,51 +3662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromachining along a curve: Femtosecond laser micromachining of curved profiles in diamond and silicon using accelerating beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3891,51 +3891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sending femtosecond pulses in circles: highly nonparaxial accelerating beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4140,278 +4140,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-fibre stretcher and coma as tools for independent 2nd and 3rd order tunable dispersion compensation in a fibre-based 'scan-free' time domain optical coherence tomography system</w:t>
+                <w:t xml:space="preserve">Scanning and Tunable Micro-Optics for Endoscopic Optical Coherence Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Aljasem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vanholsbeeck</w:t>
+                <w:t xml:space="preserve">A. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.04.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (6), pp.1462-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2011.2167656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611053v1</w:t>
+                <w:t xml:space="preserve">hal-00662984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning and Tunable Micro-Optics for Endoscopic Optical Coherence Tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Dual-fibre stretcher and coma as tools for independent 2nd and 3rd order tunable dispersion compensation in a fibre-based 'scan-free' time domain optical coherence tomography system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Seifert</w:t>
+                <w:t xml:space="preserve">S. Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zappe</w:t>
+                <w:t xml:space="preserve">F. Vanholsbeeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (6), pp.1462-1472. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284 (16-17), pp.4099-4106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JMEMS.2011.2167656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662984v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary accelerating micron-scale caustic beams in two and three dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,51 +4501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scan-free optical correlation techniques: history and applications to optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leitgeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4604,51 +4604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion compensation properties of grating-based temporal-correlation Optical Coherence Tomography systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4721,51 +4721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic OCT by grating based temporal correlation coupled to optical spectral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,51 +4881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zeggari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4985,51 +4985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time optical coherence spectrotomography : proof of principle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6259,411 +6259,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Physics of High-Intensity Bessel Beam Interaction with Sapphire and Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Journey through time: Optics of Yesterday and Today through Charles Féry’s Spectrophotometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michael Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Laser Physics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, São Carlos, Brazil</w:t>
+              <w:t xml:space="preserve">SPIE Optical Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798214v1</w:t>
+                <w:t xml:space="preserve">hal-04798153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of wood properties using the tracheid effect</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafast Physics of High-Intensity Bessel Beam Interaction with Sapphire and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Laser Physics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, São Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798146v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journey through time: Optics of Yesterday and Today through Charles Féry’s Spectrophotometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical characterization of wood properties using the tracheid effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Michael Dudley</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Teyssieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Denaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798153v1</w:t>
+                <w:t xml:space="preserve">hal-04798146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Software-Assisted Design and Optimization of Bessel Beam Systems for applications to laser materials processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,51 +6744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the microphysics of ultrafast Bessel beam interaction with dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazem Ardaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,532 +6850,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplasmas à haut rapport de forme générés par laser femtoseconde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micrometric Kerr transient grating for in-situ ultrashort probe diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès général Optique de la Société Française d'Optique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, San Francisco, United States. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2578788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454757v1</w:t>
+                <w:t xml:space="preserve">hal-03222059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of laser-matter interaction with shaped femtosecond pulses in dielectrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">High energy density deposition inside the bulk of dielectrics via resonance absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazem Ardaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Advanced Laser Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online (Moscow), Russia</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452205v1</w:t>
+                <w:t xml:space="preserve">hal-03360060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometric Kerr transient grating for in-situ ultrashort probe diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chen Xie</w:t>
+                <w:t xml:space="preserve">Nanoplasmas à haut rapport de forme générés par laser femtoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Ardaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès général Optique de la Société Française d'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222059v1</w:t>
+                <w:t xml:space="preserve">hal-03454757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy density deposition inside the bulk of dielectrics via resonance absorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Confinement of laser-matter interaction with shaped femtosecond pulses in dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazem Ardaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Billet</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International Conference in Advanced Laser Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online (Moscow), Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360060v1</w:t>
+                <w:t xml:space="preserve">hal-03452205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of ultrafast pulses and pulse front tilt removal inside samples</w:t>
               </w:r>
@@ -7726,527 +7726,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel axicon-based optical design for generation of ultrahigh aspect ratio Bessel beam and application to thick glass dicing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonance absorption in the bulk of dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Ardaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Moscow &amp; online, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366631v1</w:t>
+                <w:t xml:space="preserve">hal-03452204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape of light: how to measure, control and compute complexity?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+                <w:t xml:space="preserve">Confining intense laser-matter interaction for the processing of transparent dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on Information Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">International Congress on Applications of Lasers &amp; ElectroOptics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370475v1</w:t>
+                <w:t xml:space="preserve">hal-03023836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance absorption in the bulk of dielectrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+                <w:t xml:space="preserve">Novel axicon-based optical design for generation of ultrahigh aspect ratio Bessel beam and application to thick glass dicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Morel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Moscow &amp; online, Russia</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452204v1</w:t>
+                <w:t xml:space="preserve">hal-02366631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining intense laser-matter interaction for the processing of transparent dielectrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+                <w:t xml:space="preserve">The shape of light: how to measure, control and compute complexity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Applications of Lasers &amp; ElectroOptics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">18th Workshop on Information Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023836v1</w:t>
+                <w:t xml:space="preserve">hal-02370475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field swept-source optical coherence tomography with phase-shifting techniques for skin cancer detection</w:t>
               </w:r>
@@ -8478,103 +8478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffractive coupling for large scale photonic Reservoir Computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8843,299 +8843,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive Coupling for Optical Neural Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Scalable Optical Neural Network via Diffractive Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Cognitive Computing - merging concepts with hardware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136970v1</w:t>
+                <w:t xml:space="preserve">hal-02380796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Optical Neural Network via Diffractive Coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Diffractive Coupling for Optical Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Computing - merging concepts with hardware</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380796v1</w:t>
+                <w:t xml:space="preserve">hal-02136970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale spatio-temporal networks of nonlinear oscillators for neuromorphic computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9822,277 +9822,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrice d'interféromètres de Mirau micro-fabriqués comme composant d'un dispositif OCT plein-champ multicanaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+                <w:t xml:space="preserve">Nano-ablation à haut rapport de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gaiffe</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107862v1</w:t>
+                <w:t xml:space="preserve">hal-03369391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-ablation à haut rapport de forme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Matrice d'interféromètres de Mirau micro-fabriqués comme composant d'un dispositif OCT plein-champ multicanaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369391v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser structuring of glass and sapphire materials with tailored beams</w:t>
               </w:r>
@@ -10197,402 +10197,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-nano patterning of CVD monolayer graphene with single shot femtosecond laser pulses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-diffracting beam designs with Spatial Light Modulator: spatio-temporal aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence internationale sur l'optique, la photonique et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
+              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300623v1</w:t>
+                <w:t xml:space="preserve">hal-02134438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-diffracting beam designs with Spatial Light Modulator: spatio-temporal aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Vertical comb-drive microscanner with 4x4 array of reference micromirrors for phase-shifting Mirau microinterferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia</w:t>
+              <w:t xml:space="preserve">SPIE Optical Micro- and Nanometrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134438v1</w:t>
+                <w:t xml:space="preserve">hal-02134420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical comb-drive microscanner with 4x4 array of reference micromirrors for phase-shifting Mirau microinterferometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passilly</w:t>
+                <w:t xml:space="preserve">Micro-nano patterning of CVD monolayer graphene with single shot femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Micro- and Nanometrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">conférence internationale sur l'optique, la photonique et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134420v1</w:t>
+                <w:t xml:space="preserve">hal-02300623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser micro- and nanoprocessing of dielectrics with Bessel beams</w:t>
               </w:r>
@@ -10966,51 +10966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystème OCT plein-champ multi-canaux à base de composants MOEMS intégrés verticalement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11322,445 +11322,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t>
+                <w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Jukna</w:t>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832972v1</w:t>
+                <w:t xml:space="preserve">hal-00939304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t>
+                <w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938918v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t>
+                <w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jinggui Zhang</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t>
+              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939304v1</w:t>
+                <w:t xml:space="preserve">hal-00938918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser material processing with nondiffracting light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11822,320 +11822,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical light, arbitrary nonparaxial accelerating beams and femtosecond laser micromachining of curved profiles</w:t>
+                <w:t xml:space="preserve">Filamentation of high-angle nondiffracting beams and applications to ultrafast laser processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinggui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Sweden. pp.1P9</w:t>
+              <w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics / Conference on Lasers, Applications and Technologies (ICONO/LAT) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Russia. pp.IFM1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939425v1</w:t>
+                <w:t xml:space="preserve">hal-00939278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation of high-angle nondiffracting beams and applications to ultrafast laser processing</w:t>
+                <w:t xml:space="preserve">Spherical light, arbitrary nonparaxial accelerating beams and femtosecond laser micromachining of curved profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Jukna</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics / Conference on Lasers, Applications and Technologies (ICONO/LAT) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Russia. pp.IFM1</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Sweden. pp.1P9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939278v1</w:t>
+                <w:t xml:space="preserve">hal-00939425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary nonparaxial accelerating beams and applications to femtosecond laser micromachining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12197,472 +12197,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and applications of nondiffracting beams for laser ablation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailored accelerating beam profiles through a caustic-based approach to wavefront design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference On Laser Ablation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. paper CF4_2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661457v1</w:t>
+                <w:t xml:space="preserve">hal-00661085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies and realization of an experimental set-up for micro Airy beams generation,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control and applications of nondiffracting beams for laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers and Electro-Optics Europe (CLEO EUROPE/EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Conference On Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661480v1</w:t>
+                <w:t xml:space="preserve">hal-00661457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored accelerating beam profiles through a caustic-based approach to wavefront design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Studies and realization of an experimental set-up for micro Airy beams generation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Giust</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Munich, Germany. paper CF4_2, </w:t>
+              <w:t xml:space="preserve">Lasers and Electro-Optics Europe (CLEO EUROPE/EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661085v1</w:t>
+                <w:t xml:space="preserve">hal-00661480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et application des faisceaux non-diffractants ultrabrefs à l'ablation à haut rapport de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12717,51 +12717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond non-diffracting Bessel beams and controlled nanoscale ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12769,51 +12769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t>
@@ -12851,90 +12851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated three-dimensional scanner for endoscopic optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aljasem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Micro-Optics 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.7716, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12968,77 +12968,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double étireurs à fibres et coma d'une lentille pour ajuster indépendamment la dispersion du 2nd et du 3e ordre dans un système fibré de tomographie par cohérence optique temporelle affranchi d'un système de balayage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vanholsbeeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13102,51 +13102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pieralli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wacogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13182,204 +13182,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Diffraction Grating based correlators for Optical Coherence Tomography and Spectroscopic OCT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Optical Coherence Tomography by grating based correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ouadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Complex System (OCS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Cannes, France</w:t>
+              <w:t xml:space="preserve">Fifth Technical Meeting " European COST Workshop 299 FIDES"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416748v1</w:t>
+                <w:t xml:space="preserve">hal-00392794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Coherence Tomography by grating based correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">About Diffraction Grating based correlators for Optical Coherence Tomography and Spectroscopic OCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Technical Meeting " European COST Workshop 299 FIDES"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Optical Complex System (OCS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392794v1</w:t>
+                <w:t xml:space="preserve">hal-00416748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics and Optics: Reliable partners serving science and technology</w:t>
               </w:r>
@@ -13391,51 +13391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13529,51 +13529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zeggari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13611,51 +13611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie optique spectralement résolue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Grenoble 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13693,51 +13693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectro-tomographie optique de cohérence &amp;quot;tout-optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13801,51 +13801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static depth dependant dispersion compensation in a real-time static delay line grating based correlation OCT system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13909,51 +13909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation optique de la dispersion dépendante de la profondeur en tomographie par corrélation à réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14604,51 +14604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=1HhKn-wAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.femto-st.fr/fr/L-institut/actualite/femtoschool-des-chercheurs-invitent-la-lumiere-dans-les-lycees" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viviana Belloni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Pontagnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.558402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Doche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodriguez-R&#233;gent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100878" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verschueren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.36.2.000038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Teyssieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01586-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vetter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226749" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2930454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bueno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Baranski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Silvestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Krauter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Manuel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Iken" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bobillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lullin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/11/115013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12822" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Piotr Struk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albero Silvestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Meteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.000790" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879030v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Guillerm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lantz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/15/5/055204" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Kaminer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Greenfield" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Bekenstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nemirovsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Segev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.12.000026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froehly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanholsbeeck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.04.034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aljasem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seifert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zappe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2011.2167656" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furfaro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.016455" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517800v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leitgeb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/722DF8407767EB74243090AAD3FA8AF78A4E583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandoz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanningros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.12.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouadour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/752340" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492895v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeggari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pretet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01745.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petitjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gharbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bachmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lasser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nieto-Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depeursinge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Laubscher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Karamata" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Salathe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132185v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Houcine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Brun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.26.001969" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132182v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(00)00844-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX2NJ0TQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132171v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00540-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDX0CQ73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00288-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Franchois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charpin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798153v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798150v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Ardaneh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452205v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222059v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578788" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360060v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452206v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452204v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300618v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boettcher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K&#246;rner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gronle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Osten" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300644v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380796v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380809v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bueno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107862v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134433v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boettcher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gronle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661457v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bhuyan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lacourt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661085v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giust" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942884" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661467v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lacourt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050591" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586328v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.851644" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607033v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471529v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pieralli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wacogne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joanne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392794v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Burr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413450v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pretet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392780v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413440v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413435v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413439v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982934v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krauter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Osten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lyda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115283v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malha Ouadour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=1HhKn-wAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.femto-st.fr/fr/L-institut/actualite/femtoschool-des-chercheurs-invitent-la-lumiere-dans-les-lycees" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viviana Belloni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Pontagnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.558402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Doche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodriguez-R&#233;gent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100878" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verschueren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.36.2.000038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Teyssieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01586-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vetter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226749" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2930454" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bueno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Baranski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Silvestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Krauter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Manuel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Iken" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bobillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12822" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Piotr Struk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131371v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lullin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/11/115013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albero Silvestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Meteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.000790" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879030v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Guillerm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lantz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/15/5/055204" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Kaminer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Greenfield" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Bekenstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nemirovsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Segev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.12.000026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662984v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aljasem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froehly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seifert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zappe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2011.2167656" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanholsbeeck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.04.034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furfaro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.016455" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517800v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leitgeb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/722DF8407767EB74243090AAD3FA8AF78A4E583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandoz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanningros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.12.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouadour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/752340" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492895v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeggari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pretet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01745.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petitjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gharbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bachmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lasser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nieto-Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depeursinge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Laubscher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Karamata" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Salathe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132185v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Houcine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Brun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.26.001969" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132182v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(00)00844-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX2NJ0TQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132171v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00540-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDX0CQ73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00288-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Franchois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charpin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798150v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Ardaneh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578788" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454757v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452205v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452206v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366631v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300618v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boettcher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K&#246;rner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gronle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Osten" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300644v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136970v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380809v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bueno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369391v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107862v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300623v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134433v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boettcher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gronle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661085v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giust" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942884" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661457v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bhuyan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lacourt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661480v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661467v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lacourt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050591" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586328v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.851644" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607033v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471529v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pieralli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wacogne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joanne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392794v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416748v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Burr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413450v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pretet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392780v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413440v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413435v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413439v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982934v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krauter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Osten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lyda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115283v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malha Ouadour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>