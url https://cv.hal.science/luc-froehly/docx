--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -174,338 +174,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-repetition rate ultrafast burst laser processing of copper and silicon up to 15 GHz.</w:t>
+                <w:t xml:space="preserve">A multi-physics and multi-scale approach to characterize the viscous layer growth formed on SLM 316 L stainless steel during electropolishing in an acid mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
+                <w:t xml:space="preserve">Aurélien Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pinaud</w:t>
+                <w:t xml:space="preserve">Magali Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Delahaye</w:t>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+                <w:t xml:space="preserve">Marie-Laure Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Pontagnier</w:t>
+                <w:t xml:space="preserve">Christine Rodriguez-Régent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (12), pp.18. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.100878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.558402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2025.100878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368073v1</w:t>
+                <w:t xml:space="preserve">hal-05361884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-physics and multi-scale approach to characterize the viscous layer growth formed on SLM 316 L stainless steel during electropolishing in an acid mixture</w:t>
+                <w:t xml:space="preserve">High-repetition rate ultrafast burst laser processing of copper and silicon up to 15 GHz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Boucher</w:t>
+                <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Barthès</w:t>
+                <w:t xml:space="preserve">Maxime Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">Hugo Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Doche</w:t>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rodriguez-Régent</w:t>
+                <w:t xml:space="preserve">Lilia Pontagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30, pp.100878. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (12), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2025.100878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.558402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361884v1</w:t>
+                <w:t xml:space="preserve">hal-05368073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving Optics Heritage at the University of Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michael Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -604,51 +604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Teyssieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -734,51 +734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -855,77 +855,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (22), pp.6749. </w:t>
@@ -976,90 +976,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely high-aspect-ratio ultrafast Bessel beam generation and stealth dicing of multi-millimeter thick glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 114 (201105)</w:t>
@@ -1082,342 +1082,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive Coupling For Photonic Networks: How Big Can We Go?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing Fourier: space–time concepts in ultrafast optics, imaging, and photonic neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Andreoli</w:t>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Porte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+                <w:t xml:space="preserve">Fabrice Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.C69 - C77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366754v1</w:t>
+                <w:t xml:space="preserve">hal-02366633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Fourier: space–time concepts in ultrafast optics, imaging, and photonic neural networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Diffractive Coupling For Photonic Networks: How Big Can We Go?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Devaux</w:t>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.7600108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2019.2930454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366633v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning in a large-scale photonic recurrent neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1520,51 +1520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gorecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1628,77 +1628,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (11), pp.11495-11504. </w:t>
@@ -1855,467 +1855,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montage d’holographie numérique dynamique pour la nano-métrologie optique sans lentille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dense arrays of millimeter-sized glass lenses fabricated at wafer-level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Iken</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">Jorge Albero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (HS1), pp.1006</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (9), pp.11702 - 11712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868380v1</w:t>
+                <w:t xml:space="preserve">hal-02131461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caustics and Rogue Waves in an Optical Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Goëry Genty</w:t>
+                <w:t xml:space="preserve">Light trajectory in Bessel–Gauss vortex beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (7), pp.1313-1316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134456v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swept source optical coherence tomography endomicroscope based on vertically integrated Mirau micro interferometer: concept and technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Montage d’holographie numérique dynamique pour la nano-métrologie optique sans lentille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Iken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bobillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (12), pp.7061 - 7070</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (HS1), pp.1006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134444v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrostatic vertical microscanner for phase modulating array-type Mirau microinterferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2324,326 +2315,335 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (11), pp.115013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/25/11/115013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense arrays of millimeter-sized glass lenses fabricated at wafer-level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Baranski</w:t>
+                <w:t xml:space="preserve">Caustics and Rogue Waves in an Optical Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Toenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goëry Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.12822 (9). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep12822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131461v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light trajectory in Bessel–Gauss vortex beams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swept source optical coherence tomography endomicroscope based on vertically integrated Mirau micro interferometer: concept and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vytautas Jukna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+                <w:t xml:space="preserve">Przemyslaw Piotr Struk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Baranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (7), pp.1313-1316</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (12), pp.7061 - 7070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140328v1</w:t>
+                <w:t xml:space="preserve">hal-02134444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple method based on intensity measurements for characterization of aberrations from micro-optical components</w:t>
               </w:r>
@@ -2655,51 +2655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mirror spider legs on imaging quality in Mirau micro-interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,51 +2806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (10), pp.2209 - 2212</w:t>
@@ -2918,51 +2918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Albero Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3007,347 +3007,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the internal structure of hemp fibres using optical coherence tomography and focused ion beam transverse cutting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal structure of femtosecond Bessel beams from spatial light modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Placet</w:t>
+                <w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Meteau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lamine Boubakar</w:t>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (4), pp.790-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.000790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300211v1</w:t>
+                <w:t xml:space="preserve">hal-03222049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal structure of femtosecond Bessel beams from spatial light modulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigation of the internal structure of hemp fibres using optical coherence tomography and focused ion beam transverse cutting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Michaël Dudley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Boubakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (24), pp.8317 - 8327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222049v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary nonparaxial accelerating periodic beams and spherical shaping of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3411,77 +3411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast turbidity compensation in the optical therapeutic window by three-wave mixing phase conjugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mischa Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3528,77 +3528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct machining of curved trenches in silicon with femtosecond accelerating beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,90 +3662,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromachining along a curve: Femtosecond laser micromachining of curved profiles in diamond and silicon using accelerating beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3796,64 +3796,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercontinuum sources in optical coherence tomography: A state of the art and the application to scan-free time domain correlation techniques and depth dependant dispersion compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Meteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (5), pp.411 - 419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3891,90 +3891,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sending femtosecond pulses in circles: highly nonparaxial accelerating beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.1736 - 1738. </w:t>
@@ -5110,51 +5110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographie par interférométrie spectrale multiplexée en longueur d'onde : application à l'imagerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,51 +5218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie par interférométrie spectrale multiplexée en longueur d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5320,269 +5320,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed 3d imaging using wavelength encoded spectral interferometry : a proof of principle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Self referenced method for optical path difference calibration in low-coherence interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Laubscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Depeursinge</w:t>
+                <w:t xml:space="preserve">Boris Karamata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Paul Salathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Lasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.222(1-6) 127-136</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.28(24) 2476-2478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132194v1</w:t>
+                <w:t xml:space="preserve">hal-00132196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self referenced method for optical path difference calibration in low-coherence interferometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multiplexed 3d imaging using wavelength encoded spectral interferometry : a proof of principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Karamata</w:t>
+                <w:t xml:space="preserve">Sara Nieto-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René-Paul Salathe</w:t>
+                <w:t xml:space="preserve">Christian Depeursinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Lasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.28(24) 2476-2478</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.222(1-6) 127-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132196v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution optical correlation imaging in a scattering medium</w:t>
               </w:r>
@@ -5607,51 +5607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,51 +5698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graded index lens characterisation and the diffraction limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5840,51 +5840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial diffraction patterns and limits of brewster ellispometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5982,51 +5982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging with polarized light : the vectorial modulation transfer function of a polarizing plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6157,77 +6157,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the group velocity of a Bessel Beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Franchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6265,51 +6265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journey through time: Optics of Yesterday and Today through Charles Féry’s Spectrophotometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,355 +6354,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Physics of High-Intensity Bessel Beam Interaction with Sapphire and Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical characterization of wood properties using the tracheid effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Teyssieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Denaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Laser Physics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, São Carlos, Brazil</w:t>
+              <w:t xml:space="preserve">SPIE Optical Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798214v1</w:t>
+                <w:t xml:space="preserve">hal-04798146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of wood properties using the tracheid effect</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafast Physics of High-Intensity Bessel Beam Interaction with Sapphire and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Laser Physics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, São Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798146v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Software-Assisted Design and Optimization of Bessel Beam Systems for applications to laser materials processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
@@ -6744,90 +6744,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the microphysics of ultrafast Bessel beam interaction with dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazem Ardaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Ultrafast Modifications of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nikko, Japan</w:t>
@@ -6850,532 +6850,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometric Kerr transient grating for in-situ ultrashort probe diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High energy density deposition inside the bulk of dielectrics via resonance absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Ardaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222059v1</w:t>
+                <w:t xml:space="preserve">hal-03360060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy density deposition inside the bulk of dielectrics via resonance absorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kazem Ardaneh</w:t>
+                <w:t xml:space="preserve">Micrometric Kerr transient grating for in-situ ultrashort probe diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, San Francisco, United States. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2578788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360060v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplasmas à haut rapport de forme générés par laser femtoseconde</w:t>
+                <w:t xml:space="preserve">Confinement of laser-matter interaction with shaped femtosecond pulses in dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazem Ardaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Meyer</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès général Optique de la Société Française d'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference in Advanced Laser Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online (Moscow), Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454757v1</w:t>
+                <w:t xml:space="preserve">hal-03452205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of laser-matter interaction with shaped femtosecond pulses in dielectrics</w:t>
+                <w:t xml:space="preserve">Nanoplasmas à haut rapport de forme générés par laser femtoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Ardaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Advanced Laser Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online (Moscow), Russia</w:t>
+              <w:t xml:space="preserve">Congrès général Optique de la Société Française d'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452205v1</w:t>
+                <w:t xml:space="preserve">hal-03454757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of ultrafast pulses and pulse front tilt removal inside samples</w:t>
               </w:r>
@@ -7387,77 +7387,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
@@ -7486,90 +7486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of extremely high cone angle Bessel beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7659,51 +7659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Frontiers in Lasers and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, Japan</w:t>
@@ -7726,527 +7726,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance absorption in the bulk of dielectrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+                <w:t xml:space="preserve">Confining intense laser-matter interaction for the processing of transparent dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Morel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Moscow &amp; online, Russia</w:t>
+              <w:t xml:space="preserve">International Congress on Applications of Lasers &amp; ElectroOptics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452204v1</w:t>
+                <w:t xml:space="preserve">hal-03023836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining intense laser-matter interaction for the processing of transparent dielectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+                <w:t xml:space="preserve">Resonance absorption in the bulk of dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Ardaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Applications of Lasers &amp; ElectroOptics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Moscow &amp; online, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023836v1</w:t>
+                <w:t xml:space="preserve">hal-03452204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel axicon-based optical design for generation of ultrahigh aspect ratio Bessel beam and application to thick glass dicing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+                <w:t xml:space="preserve">The shape of light: how to measure, control and compute complexity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">18th Workshop on Information Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366631v1</w:t>
+                <w:t xml:space="preserve">hal-02370475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape of light: how to measure, control and compute complexity?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+                <w:t xml:space="preserve">Novel axicon-based optical design for generation of ultrahigh aspect ratio Bessel beam and application to thick glass dicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on Information Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370475v1</w:t>
+                <w:t xml:space="preserve">hal-02366631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field swept-source optical coherence tomography with phase-shifting techniques for skin cancer detection</w:t>
               </w:r>
@@ -8396,51 +8396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8472,480 +8472,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive coupling for large scale photonic Reservoir Computers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Processing of transparent dielectrics with ultrafast Bessel beams: from high aspect ratio void formation to stealth nanomachining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300644v1</w:t>
+                <w:t xml:space="preserve">hal-02392601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of transparent dielectrics with ultrafast Bessel beams: from high aspect ratio void formation to stealth nanomachining</w:t>
+                <w:t xml:space="preserve">Filamentation of Bessel and Bessel-like beams in solids. Applications to materials processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">International Conference on Laser Filamentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392601v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation of Bessel and Bessel-like beams in solids. Applications to materials processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffractive coupling for large scale photonic Reservoir Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Laser Filamentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370481v1</w:t>
+                <w:t xml:space="preserve">hal-02300644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Optical Neural Network via Diffractive Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Computing - merging concepts with hardware</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8970,90 +8970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffractive Coupling for Optical Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9091,64 +9091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale spatio-temporal networks of nonlinear oscillators for neuromorphic computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9203,51 +9203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of broad band bessel beams with an slm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9255,51 +9255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
@@ -9341,90 +9341,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary shaping of femtosecond non-diffracting beams for filamentation and ultrafast laser materials processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States</w:t>
@@ -9447,721 +9447,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif pédagogique d'holographie numérique avec un modulateur spatial de phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+                <w:t xml:space="preserve">Nano-ablation à haut rapport de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380314v1</w:t>
+                <w:t xml:space="preserve">hal-03369391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced absorption and plasmon excitation in the bulk of fused silica with femtosecond Bessel beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Meyer</w:t>
+                <w:t xml:space="preserve">Matrice d'interféromètres de Mirau micro-fabriqués comme composant d'un dispositif OCT plein-champ multicanaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300650v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser material processing with spatially tailored pulses to control filamentation and enhance laser-plasma interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif pédagogique d'holographie numérique avec un modulateur spatial de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Asmad Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light : Science &amp; Applications Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Changchun, China</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300625v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-ablation à haut rapport de forme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chen Xie</w:t>
+                <w:t xml:space="preserve">Femtosecond laser material processing with spatially tailored pulses to control filamentation and enhance laser-plasma interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Light : Science &amp; Applications Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Changchun, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369391v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrice d'interféromètres de Mirau micro-fabriqués comme composant d'un dispositif OCT plein-champ multicanaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
+                <w:t xml:space="preserve">Enhanced absorption and plasmon excitation in the bulk of fused silica with femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gaiffe</w:t>
+                <w:t xml:space="preserve">Jinggui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107862v1</w:t>
+                <w:t xml:space="preserve">hal-02300650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser structuring of glass and sapphire materials with tailored beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10197,359 +10197,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-diffracting beam designs with Spatial Light Modulator: spatio-temporal aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Vertical comb-drive microscanner with 4x4 array of reference micromirrors for phase-shifting Mirau microinterferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia</w:t>
+              <w:t xml:space="preserve">SPIE Optical Micro- and Nanometrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134438v1</w:t>
+                <w:t xml:space="preserve">hal-02134420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical comb-drive microscanner with 4x4 array of reference micromirrors for phase-shifting Mirau microinterferometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passilly</w:t>
+                <w:t xml:space="preserve">Non-diffracting beam designs with Spatial Light Modulator: spatio-temporal aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Micro- and Nanometrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134420v1</w:t>
+                <w:t xml:space="preserve">hal-02134438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nano patterning of CVD monolayer graphene with single shot femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gil Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence internationale sur l'optique, la photonique et ses applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
@@ -10572,583 +10572,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser micro- and nanoprocessing of dielectrics with Bessel beams</w:t>
+                <w:t xml:space="preserve">Structuration des matériaux par faisceaux femtosecondes &amp;quot;non-diffractants&amp;quot; et &amp;quot;accélérants&amp;quot; : filamentation et interaction laser-plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380323v1</w:t>
+                <w:t xml:space="preserve">hal-02300705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des matériaux par faisceaux femtosecondes &amp;quot;non-diffractants&amp;quot; et &amp;quot;accélérants&amp;quot; : filamentation et interaction laser-plasma</w:t>
+                <w:t xml:space="preserve">Ultrafast laser micro- and nanoprocessing of dielectrics with Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300705v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation of femtosecond Bessel beams with shaped longitudinal profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">Microsystème OCT plein-champ multi-canaux à base de composants MOEMS intégrés verticalement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Albero Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134433v1</w:t>
+                <w:t xml:space="preserve">hal-02868374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystème OCT plein-champ multi-canaux à base de composants MOEMS intégrés verticalement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
+                <w:t xml:space="preserve">Filamentation of femtosecond Bessel beams with shaped longitudinal profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868374v1</w:t>
+                <w:t xml:space="preserve">hal-02134433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessel filamentation in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11341,90 +11341,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t>
@@ -11447,359 +11447,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t>
+                <w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t>
+              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832972v1</w:t>
+                <w:t xml:space="preserve">hal-00938918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t>
+                <w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938918v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser material processing with nondiffracting light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European congress and Exibition on Advanced Materials and Processes (EUROMAT) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Spain. pp.A1I-I/K-TH-PM2-1</w:t>
@@ -11822,333 +11822,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation of high-angle nondiffracting beams and applications to ultrafast laser processing</w:t>
+                <w:t xml:space="preserve">Spherical light, arbitrary nonparaxial accelerating beams and femtosecond laser micromachining of curved profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Jukna</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics / Conference on Lasers, Applications and Technologies (ICONO/LAT) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Russia. pp.IFM1</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Sweden. pp.1P9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939278v1</w:t>
+                <w:t xml:space="preserve">hal-00939425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical light, arbitrary nonparaxial accelerating beams and femtosecond laser micromachining of curved profiles</w:t>
+                <w:t xml:space="preserve">Filamentation of high-angle nondiffracting beams and applications to ultrafast laser processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinggui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Sweden. pp.1P9</w:t>
+              <w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics / Conference on Lasers, Applications and Technologies (ICONO/LAT) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Russia. pp.IFM1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939425v1</w:t>
+                <w:t xml:space="preserve">hal-00939278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary nonparaxial accelerating beams and applications to femtosecond laser micromachining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12331,325 +12331,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and applications of nondiffracting beams for laser ablation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studies and realization of an experimental set-up for micro Airy beams generation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference On Laser Ablation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lasers and Electro-Optics Europe (CLEO EUROPE/EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661457v1</w:t>
+                <w:t xml:space="preserve">hal-00661480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies and realization of an experimental set-up for micro Airy beams generation,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control and applications of nondiffracting beams for laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers and Electro-Optics Europe (CLEO EUROPE/EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Conference On Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661480v1</w:t>
+                <w:t xml:space="preserve">hal-00661457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et application des faisceaux non-diffractants ultrabrefs à l'ablation à haut rapport de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12717,51 +12717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond non-diffracting Bessel beams and controlled nanoscale ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13359,273 +13359,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics and Optics: Reliable partners serving science and technology</w:t>
+                <w:t xml:space="preserve">Lames de microscope avec codage de la position latérale intégré : Application au repositionnement de préparations biologiques et à la superposition numérique des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Friedt</w:t>
+                <w:t xml:space="preserve">J.L. Pretet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zeggari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Congreso nacional de matematicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Medellin, Colombia</w:t>
+              <w:t xml:space="preserve">OPTIAG 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392526v1</w:t>
+                <w:t xml:space="preserve">hal-00413450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lames de microscope avec codage de la position latérale intégré : Application au repositionnement de préparations biologiques et à la superposition numérique des images</w:t>
+                <w:t xml:space="preserve">Mathematics and Optics: Reliable partners serving science and technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Pretet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G.W. Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIAG 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">XVI Congreso nacional de matematicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413450v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie optique spectralement résolue</w:t>
               </w:r>
@@ -14088,51 +14088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Albero Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14317,90 +14317,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Coherence Spectro-Tomography by all-Optical Depth-Wavelength analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malha Ouadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14604,51 +14604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=1HhKn-wAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.femto-st.fr/fr/L-institut/actualite/femtoschool-des-chercheurs-invitent-la-lumiere-dans-les-lycees" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viviana Belloni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Pontagnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.558402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Doche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodriguez-R&#233;gent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100878" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verschueren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.36.2.000038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Teyssieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01586-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vetter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226749" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2930454" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bueno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Baranski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Silvestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Krauter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Manuel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Iken" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bobillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12822" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Piotr Struk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131371v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lullin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/11/115013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albero Silvestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Meteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.000790" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879030v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Guillerm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lantz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/15/5/055204" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Kaminer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Greenfield" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Bekenstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nemirovsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Segev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.12.000026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662984v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aljasem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froehly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seifert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zappe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2011.2167656" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanholsbeeck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.04.034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furfaro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.016455" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517800v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leitgeb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/722DF8407767EB74243090AAD3FA8AF78A4E583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandoz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanningros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.12.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouadour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/752340" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492895v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeggari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pretet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01745.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petitjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gharbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bachmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lasser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nieto-Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depeursinge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Laubscher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Karamata" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Salathe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132185v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Houcine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Brun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.26.001969" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132182v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(00)00844-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX2NJ0TQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132171v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00540-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDX0CQ73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00288-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Franchois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charpin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798150v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Ardaneh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578788" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454757v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452205v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452206v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366631v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300618v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boettcher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K&#246;rner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gronle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Osten" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300644v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136970v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380809v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bueno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369391v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107862v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300623v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134433v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boettcher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gronle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661085v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giust" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942884" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661457v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bhuyan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lacourt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661480v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661467v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lacourt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050591" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586328v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.851644" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607033v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471529v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pieralli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wacogne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joanne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392794v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416748v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Burr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413450v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pretet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392780v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413440v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413435v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413439v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982934v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krauter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Osten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lyda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115283v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malha Ouadour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=1HhKn-wAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.femto-st.fr/fr/L-institut/actualite/femtoschool-des-chercheurs-invitent-la-lumiere-dans-les-lycees" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Doche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodriguez-R&#233;gent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100878" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viviana Belloni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Pontagnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.558402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verschueren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.36.2.000038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Teyssieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01586-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vetter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226749" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2930454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bueno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Baranski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Silvestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Krauter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Manuel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Iken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bobillier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lullin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/11/115013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12822" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134444v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Piotr Struk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albero Silvestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.000790" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Meteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879030v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Guillerm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lantz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/15/5/055204" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Kaminer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Greenfield" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Bekenstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nemirovsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Segev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.12.000026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662984v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aljasem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froehly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seifert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zappe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2011.2167656" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanholsbeeck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.04.034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furfaro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.016455" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517800v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leitgeb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/722DF8407767EB74243090AAD3FA8AF78A4E583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandoz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanningros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.12.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouadour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/752340" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492895v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeggari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pretet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01745.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petitjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gharbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bachmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lasser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Laubscher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Karamata" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Salathe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132194v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nieto-Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depeursinge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132185v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Houcine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Brun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.26.001969" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132182v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(00)00844-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX2NJ0TQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132171v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00540-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDX0CQ73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00288-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Franchois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798214v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charpin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798150v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Ardaneh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222059v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578788" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452206v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023836v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452204v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366631v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300618v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boettcher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K&#246;rner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gronle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Osten" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136970v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380809v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bueno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369391v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134420v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300623v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868374v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134433v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boettcher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gronle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661085v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giust" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942884" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661457v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bhuyan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lacourt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661467v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lacourt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050591" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586328v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.851644" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607033v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471529v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pieralli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wacogne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joanne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392794v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416748v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413450v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pretet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392526v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Burr" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392780v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413440v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413435v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413439v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982934v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krauter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Osten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lyda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115283v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malha Ouadour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>